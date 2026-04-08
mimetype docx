--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Payan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed crack sizing using a standard pulse echo method and a transient thermal solicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Recolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, pp.103420. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage imaging of Carrara marble sculptures by acoustic tomography coupled to photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.215-224. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of women with abnormal cervical cytology: Update of French guidelines after the implementation of HPV screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ardaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114661. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2025.114661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of relative humidity variations on Carrara marble mechanical properties investigated by nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.136529. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interfacial Transition Zone on diffuse ultrasound in thermally damaged concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.106680. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear resonant ultrasonic techniques applied to assess delayed ettringite formation on concrete samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.121545. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture processes imaging in concrete using nonlinear ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. J Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102432. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization from linear and nonlinear global vibration features in concrete slabs subjected to localized thermal damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.147592172094179. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921720941792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Pressure Monitoring in a Post-tensioned Containment Building Using Operational Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Spalvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cetrangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-020-00716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic cloaking: Geometric transform, homogenization and a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102413. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbly flow velocity measurement in multiple scattering regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical characterisation and monitoring of microbubble clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Interfacial Transition Zone on ultrasonic wave attenuation and velocity in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105809. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Evaluation of Concrete Damages of Containment Walls in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ultrasound parameter to monitor cell death in cancer cell samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muleki-Seya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (5), pp.EL374-EL379. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5066348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal analysis and finite element model updating for structural health monitoring of reinforced concrete radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Characterization of Micro-Bubbles Clouds by Attenuation and Velocity Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (5), pp.3506. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic acousto-elastic test using continuous probe wave and transient vibration to investigate material nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Nonclassical Nonlinear Behavior of Elastic Wave Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.115501. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.115501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and slow dynamics in a nonlinear elastic bar excited by longitudinal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.221-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microbubbles’ dynamics using a dual modulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.EL144-EL150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ultrasound Spectroscopy for Materials with High Damping and Samples of Arbitrary Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colton R. Lake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/2015JB011932 ·. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear Resonance Inspection Techniques and Analysis for material characterization: Application to concrete thermal damage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.537-546. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4887451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing material nonlinearity at various depths by time reversal mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.144102. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving adhesion strength analysis by the combination of ultrasonic and mechanical tests on single lap joints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (5-6), pp.555-568. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2013.868806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile of a time-reversal focus in an elastic solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://dx.doi.org/10.1016/j.ultras.2014.12.003. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the depth and morphology of real cracks on diffuse ultrasound in concrete: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying diffuse ultrasound under dynamic loading to improve closed crack characterization in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.EL211-EL216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4813847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete properties evaluation by statistical fusion of NDT techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Elachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.943. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence and size of a real macro-crack on diffuse ultrasound in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation Assessment in Concrete by Nonlinear Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (5), pp.557-559. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water saturation and porosity on the nonlinear elastic response of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/31720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara marble non-destructively monitored with nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter.noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara Gioia marble monitored with Nonlinear Resonant Ultrasound Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Noninear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDE NucCon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement sur le contrôle ultrasonore d’un milieu liquide avec gradients de température et de vitesse d’écoulement et prise en compte du caractère diphasique du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stress opening of closed cracks with local cooling on the cracked surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNDT (13th European Conference on Non-Destructive Testing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the crack closure with applying Dynamic Acousto-Elastic Testing on a steel sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNA (22nd International Symposium on Nonlinear Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par ondes ultrasonores de l’endommagement du tungstène pour les composants des Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure acoustique de très faibles taux de vide dans les liquides à bulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par acoustique non-linéaire des dégradations du marbre sous l’effet de cyclages thermiques pour la conservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent modelling advances in NDT to improve safety and sustainability for the next generation of nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC - 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée COFREND 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC D’OUVRAGES HYDRAULIQUES EN TERRE EN MILIEU MARITIME PAR CONTRÔLES NON DESTRUCTIFS ET FUSION DES DONNÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of intermediate-level radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BINDT/EWSHM 2018 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Cofrend 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic d’ouvrages hydrauliques en terre maritime par Contrôle Non Destructif et fusion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AGAP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDE of concrete by nonlinear ultrasound : potential, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d’ondes élastiques non linéaires dans un barreau endommagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Acoustic Evaluation by Rayleigh Waves for Assessing Concrete Cover Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gregynog, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Macro Cracks in Concrete Using Diffuse Ultrasound (oral Only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure on the nonlinear properties of plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluating variable adhesion on single lap shear joints using high-frequency ultrasonic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Structural Adhesive Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic slow dynamics to probe concrete aging and damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th QNDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.1317-1324, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing materials damage at various depths by use of Time Reversal Elastic Nonlinearity Diagnostic: Application to concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear resonant inspection techniques for characterizing thermal damage in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic techniques for SFR continuous monitoring - Illustration with the continuous characterisation of a bubble cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2011 et 5th ENEN PhD Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore de Fissures dans les Bétons Méthodes Linéaires et Non Linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards In-service Acoustic Characterization of Gaseous Microbubbles Applied to Liquid Sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France M Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, MARSEILLE, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure and damage on the nonlinear elastic behaviour of heterogeneous materials: Application to NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse ultrasound & quantitative nonlinear resonance techniques for concrete NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du comportement élastique non linéaire et sa relation avec la microstructure : Application à la caractérisation non destructive du béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustics for damage detection in industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation non destructive des milieux complexes : Ultrasons diffus et non-linéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Aix Marseille Université, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Payan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage imaging of Carrara marble sculptures by acoustic tomography coupled to photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.215-224. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed crack sizing using a standard pulse echo method and a transient thermal solicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Recolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, pp.103420. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of women with abnormal cervical cytology: Update of French guidelines after the implementation of HPV screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ardaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114661. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2025.114661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of relative humidity variations on Carrara marble mechanical properties investigated by nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.136529. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interfacial Transition Zone on diffuse ultrasound in thermally damaged concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.106680. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture processes imaging in concrete using nonlinear ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. J Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102432. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear resonant ultrasonic techniques applied to assess delayed ettringite formation on concrete samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.121545. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic cloaking: Geometric transform, homogenization and a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102413. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization from linear and nonlinear global vibration features in concrete slabs subjected to localized thermal damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.147592172094179. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921720941792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Pressure Monitoring in a Post-tensioned Containment Building Using Operational Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Spalvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cetrangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-020-00716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbly flow velocity measurement in multiple scattering regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical characterisation and monitoring of microbubble clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Interfacial Transition Zone on ultrasonic wave attenuation and velocity in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105809. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Evaluation of Concrete Damages of Containment Walls in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal analysis and finite element model updating for structural health monitoring of reinforced concrete radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ultrasound parameter to monitor cell death in cancer cell samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muleki-Seya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (5), pp.EL374-EL379. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5066348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Characterization of Micro-Bubbles Clouds by Attenuation and Velocity Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (5), pp.3506. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Nonclassical Nonlinear Behavior of Elastic Wave Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.115501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.115501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic acousto-elastic test using continuous probe wave and transient vibration to investigate material nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and slow dynamics in a nonlinear elastic bar excited by longitudinal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.221-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microbubbles’ dynamics using a dual modulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.EL144-EL150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ultrasound Spectroscopy for Materials with High Damping and Samples of Arbitrary Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colton R. Lake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/2015JB011932 ·. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile of a time-reversal focus in an elastic solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://dx.doi.org/10.1016/j.ultras.2014.12.003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear Resonance Inspection Techniques and Analysis for material characterization: Application to concrete thermal damage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.537-546. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4887451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving adhesion strength analysis by the combination of ultrasonic and mechanical tests on single lap joints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (5-6), pp.555-568. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2013.868806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing material nonlinearity at various depths by time reversal mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.144102. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the depth and morphology of real cracks on diffuse ultrasound in concrete: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying diffuse ultrasound under dynamic loading to improve closed crack characterization in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.EL211-EL216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4813847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete properties evaluation by statistical fusion of NDT techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Elachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.943. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence and size of a real macro-crack on diffuse ultrasound in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation Assessment in Concrete by Nonlinear Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (5), pp.557-559. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water saturation and porosity on the nonlinear elastic response of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/31720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara marble non-destructively monitored with nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter.noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara Gioia marble monitored with Nonlinear Resonant Ultrasound Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Noninear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDE NucCon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement sur le contrôle ultrasonore d’un milieu liquide avec gradients de température et de vitesse d’écoulement et prise en compte du caractère diphasique du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stress opening of closed cracks with local cooling on the cracked surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNDT (13th European Conference on Non-Destructive Testing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par acoustique non-linéaire des dégradations du marbre sous l’effet de cyclages thermiques pour la conservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the crack closure with applying Dynamic Acousto-Elastic Testing on a steel sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNA (22nd International Symposium on Nonlinear Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par ondes ultrasonores de l’endommagement du tungstène pour les composants des Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure acoustique de très faibles taux de vide dans les liquides à bulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent modelling advances in NDT to improve safety and sustainability for the next generation of nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC - 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée COFREND 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC D’OUVRAGES HYDRAULIQUES EN TERRE EN MILIEU MARITIME PAR CONTRÔLES NON DESTRUCTIFS ET FUSION DES DONNÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of intermediate-level radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BINDT/EWSHM 2018 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Cofrend 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic d’ouvrages hydrauliques en terre maritime par Contrôle Non Destructif et fusion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AGAP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDE of concrete by nonlinear ultrasound : potential, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d’ondes élastiques non linéaires dans un barreau endommagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Acoustic Evaluation by Rayleigh Waves for Assessing Concrete Cover Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gregynog, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Macro Cracks in Concrete Using Diffuse Ultrasound (oral Only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluating variable adhesion on single lap shear joints using high-frequency ultrasonic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Structural Adhesive Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure on the nonlinear properties of plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing materials damage at various depths by use of Time Reversal Elastic Nonlinearity Diagnostic: Application to concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic slow dynamics to probe concrete aging and damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th QNDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.1317-1324, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear resonant inspection techniques for characterizing thermal damage in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic techniques for SFR continuous monitoring - Illustration with the continuous characterisation of a bubble cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2011 et 5th ENEN PhD Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore de Fissures dans les Bétons Méthodes Linéaires et Non Linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards In-service Acoustic Characterization of Gaseous Microbubbles Applied to Liquid Sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France M Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, MARSEILLE, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure and damage on the nonlinear elastic behaviour of heterogeneous materials: Application to NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse ultrasound & quantitative nonlinear resonance techniques for concrete NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du comportement élastique non linéaire et sa relation avec la microstructure : Application à la caractérisation non destructive du béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustics for damage detection in industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation non destructive des milieux complexes : Ultrasons diffus et non-linéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Aix Marseille Université, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueudr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Debieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.03.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05228556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ardaens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.114661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my H&#233;nin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C Remillieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. J Ulrich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102432" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Spalvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cetrangolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-020-00716-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pomot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Remillieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian D&#8217;hondt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian d'Hondt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987347" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.A. Vu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Paya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.115501" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ulrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton R. Lake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011932" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Bas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Saleh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guimaraes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887451" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Ulrich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Bas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuetz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871094" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.868806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Remillieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Anderson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.12.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quiviger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bouchaala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQNMZKL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847764v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303234v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quiviger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zardan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811375v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guimaraes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jeannot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gastaldi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France M Cavaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moysan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baqu&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01165450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Debieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueudr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05228556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ardaens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.114661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my H&#233;nin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C Remillieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. J Ulrich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pomot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Remillieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Spalvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cetrangolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-020-00716-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian D&#8217;hondt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian d'Hondt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987347" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.115501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.A. Vu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Paya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ulrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton R. Lake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011932" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Remillieux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Anderson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Ulrich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Bas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.12.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Bas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Saleh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guimaraes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887451" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.868806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuetz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quiviger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bouchaala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQNMZKL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quiviger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zardan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guimaraes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jeannot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gastaldi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France M Cavaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moysan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baqu&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01165450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>