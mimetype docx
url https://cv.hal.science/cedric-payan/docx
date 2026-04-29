--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Payan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage imaging of Carrara marble sculptures by acoustic tomography coupled to photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.215-224. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed crack sizing using a standard pulse echo method and a transient thermal solicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Recolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, pp.103420. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of women with abnormal cervical cytology: Update of French guidelines after the implementation of HPV screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ardaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114661. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2025.114661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of relative humidity variations on Carrara marble mechanical properties investigated by nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.136529. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interfacial Transition Zone on diffuse ultrasound in thermally damaged concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.106680. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture processes imaging in concrete using nonlinear ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. J Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102432. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear resonant ultrasonic techniques applied to assess delayed ettringite formation on concrete samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.121545. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic cloaking: Geometric transform, homogenization and a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102413. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization from linear and nonlinear global vibration features in concrete slabs subjected to localized thermal damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.147592172094179. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921720941792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Pressure Monitoring in a Post-tensioned Containment Building Using Operational Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Spalvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cetrangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-020-00716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbly flow velocity measurement in multiple scattering regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical characterisation and monitoring of microbubble clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Interfacial Transition Zone on ultrasonic wave attenuation and velocity in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105809. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Evaluation of Concrete Damages of Containment Walls in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal analysis and finite element model updating for structural health monitoring of reinforced concrete radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ultrasound parameter to monitor cell death in cancer cell samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muleki-Seya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (5), pp.EL374-EL379. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5066348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Characterization of Micro-Bubbles Clouds by Attenuation and Velocity Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (5), pp.3506. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Nonclassical Nonlinear Behavior of Elastic Wave Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.115501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.115501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic acousto-elastic test using continuous probe wave and transient vibration to investigate material nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and slow dynamics in a nonlinear elastic bar excited by longitudinal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.221-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microbubbles’ dynamics using a dual modulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.EL144-EL150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ultrasound Spectroscopy for Materials with High Damping and Samples of Arbitrary Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colton R. Lake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/2015JB011932 ·. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile of a time-reversal focus in an elastic solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://dx.doi.org/10.1016/j.ultras.2014.12.003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear Resonance Inspection Techniques and Analysis for material characterization: Application to concrete thermal damage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.537-546. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4887451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving adhesion strength analysis by the combination of ultrasonic and mechanical tests on single lap joints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (5-6), pp.555-568. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2013.868806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing material nonlinearity at various depths by time reversal mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.144102. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the depth and morphology of real cracks on diffuse ultrasound in concrete: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying diffuse ultrasound under dynamic loading to improve closed crack characterization in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.EL211-EL216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4813847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete properties evaluation by statistical fusion of NDT techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Elachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.943. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence and size of a real macro-crack on diffuse ultrasound in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation Assessment in Concrete by Nonlinear Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (5), pp.557-559. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water saturation and porosity on the nonlinear elastic response of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/31720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara marble non-destructively monitored with nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter.noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara Gioia marble monitored with Nonlinear Resonant Ultrasound Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Noninear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDE NucCon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement sur le contrôle ultrasonore d’un milieu liquide avec gradients de température et de vitesse d’écoulement et prise en compte du caractère diphasique du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stress opening of closed cracks with local cooling on the cracked surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNDT (13th European Conference on Non-Destructive Testing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par acoustique non-linéaire des dégradations du marbre sous l’effet de cyclages thermiques pour la conservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the crack closure with applying Dynamic Acousto-Elastic Testing on a steel sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNA (22nd International Symposium on Nonlinear Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par ondes ultrasonores de l’endommagement du tungstène pour les composants des Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure acoustique de très faibles taux de vide dans les liquides à bulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent modelling advances in NDT to improve safety and sustainability for the next generation of nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC - 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée COFREND 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC D’OUVRAGES HYDRAULIQUES EN TERRE EN MILIEU MARITIME PAR CONTRÔLES NON DESTRUCTIFS ET FUSION DES DONNÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of intermediate-level radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BINDT/EWSHM 2018 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Cofrend 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic d’ouvrages hydrauliques en terre maritime par Contrôle Non Destructif et fusion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AGAP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDE of concrete by nonlinear ultrasound : potential, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d’ondes élastiques non linéaires dans un barreau endommagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Acoustic Evaluation by Rayleigh Waves for Assessing Concrete Cover Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gregynog, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Macro Cracks in Concrete Using Diffuse Ultrasound (oral Only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluating variable adhesion on single lap shear joints using high-frequency ultrasonic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Structural Adhesive Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure on the nonlinear properties of plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing materials damage at various depths by use of Time Reversal Elastic Nonlinearity Diagnostic: Application to concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic slow dynamics to probe concrete aging and damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th QNDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.1317-1324, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear resonant inspection techniques for characterizing thermal damage in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic techniques for SFR continuous monitoring - Illustration with the continuous characterisation of a bubble cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2011 et 5th ENEN PhD Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore de Fissures dans les Bétons Méthodes Linéaires et Non Linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards In-service Acoustic Characterization of Gaseous Microbubbles Applied to Liquid Sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France M Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, MARSEILLE, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure and damage on the nonlinear elastic behaviour of heterogeneous materials: Application to NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse ultrasound & quantitative nonlinear resonance techniques for concrete NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du comportement élastique non linéaire et sa relation avec la microstructure : Application à la caractérisation non destructive du béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustics for damage detection in industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation non destructive des milieux complexes : Ultrasons diffus et non-linéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Aix Marseille Université, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Payan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage imaging of Carrara marble sculptures by acoustic tomography coupled to photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.215-224. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed crack sizing using a standard pulse echo method and a transient thermal solicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Recolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, pp.103420. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of women with abnormal cervical cytology: Update of French guidelines after the implementation of HPV screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ardaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114661. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2025.114661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of relative humidity variations on Carrara marble mechanical properties investigated by nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.136529. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interfacial Transition Zone on diffuse ultrasound in thermally damaged concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.106680. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture processes imaging in concrete using nonlinear ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. J Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102432. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear resonant ultrasonic techniques applied to assess delayed ettringite formation on concrete samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.121545. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic cloaking: Geometric transform, homogenization and a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102413. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization from linear and nonlinear global vibration features in concrete slabs subjected to localized thermal damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.147592172094179. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921720941792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Pressure Monitoring in a Post-tensioned Containment Building Using Operational Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Spalvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cetrangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-020-00716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbly flow velocity measurement in multiple scattering regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical characterisation and monitoring of microbubble clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Interfacial Transition Zone on ultrasonic wave attenuation and velocity in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105809. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Evaluation of Concrete Damages of Containment Walls in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal analysis and finite element model updating for structural health monitoring of reinforced concrete radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ultrasound parameter to monitor cell death in cancer cell samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muleki-Seya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (5), pp.EL374-EL379. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5066348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Characterization of Micro-Bubbles Clouds by Attenuation and Velocity Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (5), pp.3506. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Nonclassical Nonlinear Behavior of Elastic Wave Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.115501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.115501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic acousto-elastic test using continuous probe wave and transient vibration to investigate material nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and slow dynamics in a nonlinear elastic bar excited by longitudinal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.221-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microbubbles’ dynamics using a dual modulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.EL144-EL150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ultrasound Spectroscopy for Materials with High Damping and Samples of Arbitrary Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colton R. Lake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/2015JB011932 ·. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile of a time-reversal focus in an elastic solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://dx.doi.org/10.1016/j.ultras.2014.12.003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear Resonance Inspection Techniques and Analysis for material characterization: Application to concrete thermal damage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.537-546. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4887451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving adhesion strength analysis by the combination of ultrasonic and mechanical tests on single lap joints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (5-6), pp.555-568. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2013.868806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing material nonlinearity at various depths by time reversal mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.144102. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the depth and morphology of real cracks on diffuse ultrasound in concrete: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying diffuse ultrasound under dynamic loading to improve closed crack characterization in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.EL211-EL216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4813847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete properties evaluation by statistical fusion of NDT techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Elachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.943. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence and size of a real macro-crack on diffuse ultrasound in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation Assessment in Concrete by Nonlinear Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (5), pp.557-559. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water saturation and porosity on the nonlinear elastic response of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara marble non-destructively monitored with nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/31720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter.noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara Gioia marble monitored with Nonlinear Resonant Ultrasound Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Noninear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDE NucCon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement sur le contrôle ultrasonore d’un milieu liquide avec gradients de température et de vitesse d’écoulement et prise en compte du caractère diphasique du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stress opening of closed cracks with local cooling on the cracked surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNDT (13th European Conference on Non-Destructive Testing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par acoustique non-linéaire des dégradations du marbre sous l’effet de cyclages thermiques pour la conservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the crack closure with applying Dynamic Acousto-Elastic Testing on a steel sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNA (22nd International Symposium on Nonlinear Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par ondes ultrasonores de l’endommagement du tungstène pour les composants des Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure acoustique de très faibles taux de vide dans les liquides à bulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent modelling advances in NDT to improve safety and sustainability for the next generation of nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC - 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée COFREND 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC D’OUVRAGES HYDRAULIQUES EN TERRE EN MILIEU MARITIME PAR CONTRÔLES NON DESTRUCTIFS ET FUSION DES DONNÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of intermediate-level radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BINDT/EWSHM 2018 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Cofrend 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic d’ouvrages hydrauliques en terre maritime par Contrôle Non Destructif et fusion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AGAP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDE of concrete by nonlinear ultrasound : potential, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d’ondes élastiques non linéaires dans un barreau endommagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Acoustic Evaluation by Rayleigh Waves for Assessing Concrete Cover Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gregynog, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Macro Cracks in Concrete Using Diffuse Ultrasound (oral Only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluating variable adhesion on single lap shear joints using high-frequency ultrasonic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Structural Adhesive Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure on the nonlinear properties of plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing materials damage at various depths by use of Time Reversal Elastic Nonlinearity Diagnostic: Application to concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic slow dynamics to probe concrete aging and damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th QNDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.1317-1324, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear resonant inspection techniques for characterizing thermal damage in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic techniques for SFR continuous monitoring - Illustration with the continuous characterisation of a bubble cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2011 et 5th ENEN PhD Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore de Fissures dans les Bétons Méthodes Linéaires et Non Linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards In-service Acoustic Characterization of Gaseous Microbubbles Applied to Liquid Sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France M Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, MARSEILLE, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure and damage on the nonlinear elastic behaviour of heterogeneous materials: Application to NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse ultrasound & quantitative nonlinear resonance techniques for concrete NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du comportement élastique non linéaire et sa relation avec la microstructure : Application à la caractérisation non destructive du béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustics for damage detection in industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation non destructive des milieux complexes : Ultrasons diffus et non-linéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Aix Marseille Université, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Debieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueudr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05228556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ardaens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.114661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my H&#233;nin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C Remillieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. J Ulrich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pomot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Remillieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Spalvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cetrangolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-020-00716-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian D&#8217;hondt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian d'Hondt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987347" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.115501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.A. Vu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Paya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ulrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton R. Lake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011932" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Remillieux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Anderson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Ulrich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Bas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.12.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Bas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Saleh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guimaraes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887451" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.868806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuetz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quiviger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bouchaala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQNMZKL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quiviger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zardan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guimaraes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jeannot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gastaldi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France M Cavaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moysan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baqu&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01165450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Debieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueudr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05228556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ardaens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.114661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my H&#233;nin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C Remillieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. J Ulrich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pomot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Remillieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Spalvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cetrangolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-020-00716-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian D&#8217;hondt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian d'Hondt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987347" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.115501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.A. Vu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Paya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ulrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton R. Lake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011932" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Remillieux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Anderson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Ulrich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Bas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.12.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Bas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Saleh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guimaraes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887451" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.868806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuetz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quiviger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bouchaala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQNMZKL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quiviger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zardan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guimaraes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jeannot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gastaldi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France M Cavaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moysan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baqu&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01165450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>