--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Payan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage imaging of Carrara marble sculptures by acoustic tomography coupled to photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.215-224. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed crack sizing using a standard pulse echo method and a transient thermal solicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Recolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, pp.103420. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of women with abnormal cervical cytology: Update of French guidelines after the implementation of HPV screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ardaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114661. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2025.114661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of relative humidity variations on Carrara marble mechanical properties investigated by nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.136529. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interfacial Transition Zone on diffuse ultrasound in thermally damaged concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.106680. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture processes imaging in concrete using nonlinear ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. J Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102432. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear resonant ultrasonic techniques applied to assess delayed ettringite formation on concrete samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.121545. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic cloaking: Geometric transform, homogenization and a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102413. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization from linear and nonlinear global vibration features in concrete slabs subjected to localized thermal damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.147592172094179. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921720941792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Pressure Monitoring in a Post-tensioned Containment Building Using Operational Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Spalvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cetrangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-020-00716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbly flow velocity measurement in multiple scattering regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical characterisation and monitoring of microbubble clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Interfacial Transition Zone on ultrasonic wave attenuation and velocity in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105809. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Evaluation of Concrete Damages of Containment Walls in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal analysis and finite element model updating for structural health monitoring of reinforced concrete radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ultrasound parameter to monitor cell death in cancer cell samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muleki-Seya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (5), pp.EL374-EL379. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5066348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Characterization of Micro-Bubbles Clouds by Attenuation and Velocity Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (5), pp.3506. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Nonclassical Nonlinear Behavior of Elastic Wave Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.115501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.115501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic acousto-elastic test using continuous probe wave and transient vibration to investigate material nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and slow dynamics in a nonlinear elastic bar excited by longitudinal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.221-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microbubbles’ dynamics using a dual modulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.EL144-EL150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ultrasound Spectroscopy for Materials with High Damping and Samples of Arbitrary Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colton R. Lake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/2015JB011932 ·. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile of a time-reversal focus in an elastic solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://dx.doi.org/10.1016/j.ultras.2014.12.003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear Resonance Inspection Techniques and Analysis for material characterization: Application to concrete thermal damage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.537-546. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4887451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving adhesion strength analysis by the combination of ultrasonic and mechanical tests on single lap joints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (5-6), pp.555-568. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2013.868806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing material nonlinearity at various depths by time reversal mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.144102. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the depth and morphology of real cracks on diffuse ultrasound in concrete: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying diffuse ultrasound under dynamic loading to improve closed crack characterization in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.EL211-EL216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4813847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete properties evaluation by statistical fusion of NDT techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Elachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.943. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence and size of a real macro-crack on diffuse ultrasound in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation Assessment in Concrete by Nonlinear Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (5), pp.557-559. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water saturation and porosity on the nonlinear elastic response of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara marble non-destructively monitored with nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/31720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter.noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara Gioia marble monitored with Nonlinear Resonant Ultrasound Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Noninear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDE NucCon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement sur le contrôle ultrasonore d’un milieu liquide avec gradients de température et de vitesse d’écoulement et prise en compte du caractère diphasique du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stress opening of closed cracks with local cooling on the cracked surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNDT (13th European Conference on Non-Destructive Testing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par acoustique non-linéaire des dégradations du marbre sous l’effet de cyclages thermiques pour la conservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the crack closure with applying Dynamic Acousto-Elastic Testing on a steel sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNA (22nd International Symposium on Nonlinear Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par ondes ultrasonores de l’endommagement du tungstène pour les composants des Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure acoustique de très faibles taux de vide dans les liquides à bulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent modelling advances in NDT to improve safety and sustainability for the next generation of nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC - 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée COFREND 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC D’OUVRAGES HYDRAULIQUES EN TERRE EN MILIEU MARITIME PAR CONTRÔLES NON DESTRUCTIFS ET FUSION DES DONNÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of intermediate-level radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BINDT/EWSHM 2018 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Cofrend 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic d’ouvrages hydrauliques en terre maritime par Contrôle Non Destructif et fusion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AGAP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDE of concrete by nonlinear ultrasound : potential, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d’ondes élastiques non linéaires dans un barreau endommagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Acoustic Evaluation by Rayleigh Waves for Assessing Concrete Cover Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gregynog, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Macro Cracks in Concrete Using Diffuse Ultrasound (oral Only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluating variable adhesion on single lap shear joints using high-frequency ultrasonic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Structural Adhesive Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure on the nonlinear properties of plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing materials damage at various depths by use of Time Reversal Elastic Nonlinearity Diagnostic: Application to concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic slow dynamics to probe concrete aging and damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th QNDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.1317-1324, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear resonant inspection techniques for characterizing thermal damage in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic techniques for SFR continuous monitoring - Illustration with the continuous characterisation of a bubble cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2011 et 5th ENEN PhD Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore de Fissures dans les Bétons Méthodes Linéaires et Non Linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards In-service Acoustic Characterization of Gaseous Microbubbles Applied to Liquid Sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France M Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, MARSEILLE, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure and damage on the nonlinear elastic behaviour of heterogeneous materials: Application to NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse ultrasound & quantitative nonlinear resonance techniques for concrete NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du comportement élastique non linéaire et sa relation avec la microstructure : Application à la caractérisation non destructive du béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustics for damage detection in industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation non destructive des milieux complexes : Ultrasons diffus et non-linéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Aix Marseille Université, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Payan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage imaging of Carrara marble sculptures by acoustic tomography coupled to photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.215-224. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed crack sizing using a standard pulse echo method and a transient thermal solicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Recolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, pp.103420. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of women with abnormal cervical cytology: Update of French guidelines after the implementation of HPV screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ardaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114661. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2025.114661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of relative humidity variations on Carrara marble mechanical properties investigated by nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.136529. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interfacial Transition Zone on diffuse ultrasound in thermally damaged concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.106680. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture processes imaging in concrete using nonlinear ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. J Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102432. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear resonant ultrasonic techniques applied to assess delayed ettringite formation on concrete samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.121545. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization from linear and nonlinear global vibration features in concrete slabs subjected to localized thermal damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.147592172094179. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921720941792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Pressure Monitoring in a Post-tensioned Containment Building Using Operational Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Spalvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cetrangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-020-00716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic cloaking: Geometric transform, homogenization and a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102413. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbly flow velocity measurement in multiple scattering regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical characterisation and monitoring of microbubble clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Interfacial Transition Zone on ultrasonic wave attenuation and velocity in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105809. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Evaluation of Concrete Damages of Containment Walls in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal analysis and finite element model updating for structural health monitoring of reinforced concrete radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ultrasound parameter to monitor cell death in cancer cell samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muleki-Seya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (5), pp.EL374-EL379. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5066348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Characterization of Micro-Bubbles Clouds by Attenuation and Velocity Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (5), pp.3506. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Nonclassical Nonlinear Behavior of Elastic Wave Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.115501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.115501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic acousto-elastic test using continuous probe wave and transient vibration to investigate material nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and slow dynamics in a nonlinear elastic bar excited by longitudinal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.221-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microbubbles’ dynamics using a dual modulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.EL144-EL150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ultrasound Spectroscopy for Materials with High Damping and Samples of Arbitrary Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colton R. Lake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/2015JB011932 ·. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear Resonance Inspection Techniques and Analysis for material characterization: Application to concrete thermal damage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.537-546. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4887451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving adhesion strength analysis by the combination of ultrasonic and mechanical tests on single lap joints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (5-6), pp.555-568. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2013.868806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing material nonlinearity at various depths by time reversal mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.144102. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile of a time-reversal focus in an elastic solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Y. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://dx.doi.org/10.1016/j.ultras.2014.12.003. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the depth and morphology of real cracks on diffuse ultrasound in concrete: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying diffuse ultrasound under dynamic loading to improve closed crack characterization in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.EL211-EL216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4813847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete properties evaluation by statistical fusion of NDT techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Elachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.943. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence and size of a real macro-crack on diffuse ultrasound in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation Assessment in Concrete by Nonlinear Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (5), pp.557-559. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water saturation and porosity on the nonlinear elastic response of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/31720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara marble non-destructively monitored with nonlinear resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Fengal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Shokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter.noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygric weathering of Carrara Gioia marble monitored with Nonlinear Resonant Ultrasound Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Noninear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDE NucCon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement sur le contrôle ultrasonore d’un milieu liquide avec gradients de température et de vitesse d’écoulement et prise en compte du caractère diphasique du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stress opening of closed cracks with local cooling on the cracked surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNDT (13th European Conference on Non-Destructive Testing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the crack closure with applying Dynamic Acousto-Elastic Testing on a steel sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNA (22nd International Symposium on Nonlinear Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par ondes ultrasonores de l’endommagement du tungstène pour les composants des Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure acoustique de très faibles taux de vide dans les liquides à bulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par acoustique non-linéaire des dégradations du marbre sous l’effet de cyclages thermiques pour la conservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent modelling advances in NDT to improve safety and sustainability for the next generation of nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC - 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manda Ramaniraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée COFREND 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC D’OUVRAGES HYDRAULIQUES EN TERRE EN MILIEU MARITIME PAR CONTRÔLES NON DESTRUCTIFS ET FUSION DES DONNÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of intermediate-level radioactive waste packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BINDT/EWSHM 2018 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Eiras Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Piwakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Cofrend 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic d’ouvrages hydrauliques en terre maritime par Contrôle Non Destructif et fusion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Gendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AGAP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDE of concrete by nonlinear ultrasound : potential, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d’ondes élastiques non linéaires dans un barreau endommagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel C. Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Acoustic Evaluation by Rayleigh Waves for Assessing Concrete Cover Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the GDRE-US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gregynog, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Macro Cracks in Concrete Using Diffuse Ultrasound (oral Only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluating variable adhesion on single lap shear joints using high-frequency ultrasonic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Structural Adhesive Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure on the nonlinear properties of plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Nonlinear Elasticity in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing materials damage at various depths by use of Time Reversal Elastic Nonlinearity Diagnostic: Application to concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic slow dynamics to probe concrete aging and damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th QNDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.1317-1324, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear acoustic applied to the concrete study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative linear and nonlinear resonant inspection techniques for characterizing thermal damage in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic techniques for SFR continuous monitoring - Illustration with the continuous characterisation of a bubble cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2011 et 5th ENEN PhD Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore de Fissures dans les Bétons Méthodes Linéaires et Non Linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Quiviger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards In-service Acoustic Characterization of Gaseous Microbubbles Applied to Liquid Sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France M Cavaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, MARSEILLE, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructure and damage on the nonlinear elastic behaviour of heterogeneous materials: Application to NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse ultrasound & quantitative nonlinear resonance techniques for concrete NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustics for damage detection in industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du comportement élastique non linéaire et sa relation avec la microstructure : Application à la caractérisation non destructive du béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation non destructive des milieux complexes : Ultrasons diffus et non-linéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Aix Marseille Université, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Debieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueudr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05228556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ardaens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.114661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my H&#233;nin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C Remillieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. J Ulrich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pomot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Remillieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Spalvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cetrangolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-020-00716-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian D&#8217;hondt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian d'Hondt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987347" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.115501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.A. Vu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Paya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ulrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton R. Lake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011932" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Remillieux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Anderson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Ulrich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Bas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.12.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Bas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Saleh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guimaraes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887451" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.868806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuetz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quiviger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bouchaala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQNMZKL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quiviger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zardan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guimaraes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jeannot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gastaldi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France M Cavaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moysan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baqu&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01165450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Debieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueudr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05228556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ardaens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.114661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my H&#233;nin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C Remillieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. J Ulrich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Spalvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cetrangolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-020-00716-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pomot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Remillieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian D&#8217;hondt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian d'Hondt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987347" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.115501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.A. Vu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Paya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ulrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton R. Lake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011932" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Bas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Saleh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guimaraes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887451" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.868806" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Ulrich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Bas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuetz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Remillieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Anderson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.12.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quiviger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bouchaala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQNMZKL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847764v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quiviger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zardan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guimaraes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jeannot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gastaldi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France M Cavaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moysan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baqu&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298699v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01165450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>