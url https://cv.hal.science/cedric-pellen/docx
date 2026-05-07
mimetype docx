--- v0 (2026-03-25)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Pellen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reconfigurations de la gauche polonaise après 1989 : reconversion, déclin et renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Petithomme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autodestruction de la social-démocratie en Europe. Sociologie d'une crise idéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-200, 2025, 978-2-3365-2789-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pour une sociologie politique de la défaite électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Pellen Cédric; Frédéric Louault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La défaite électorale Productions, appropriations, bifurcations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universtaires de Rennes, 2019, 9782753577138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Grassroots Activism to the Cabinet. Round-Trip. Studying the Political Career of a Peasant Leader in Post-Communist Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Neveu; Olivier Fillieule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activists Forever? The Long-Term Impacts of Political Activism in Various Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.251-271, 2019, 978-1-108-42872-9. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108690928.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des défaites incontestables ? Le consentement au résultat électoral à l'épreuve de la dématérialisation du vote.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louault, Frédéric, and Cédric Pellen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La défaite électorale. Productions, appropriations, bifurcations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.41-55, 2019, 978-2-7535-7713-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne des Kaczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu mondial – Les populismes au pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlement européen saisi par les élargissements. Profils et pratiques des eurodéputés polonais (2004- 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parlement européen au travail. Enquêtes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65-80, 2018, 978-2-7535-6527-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.145097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux avec les formes organisationnelles et définition des règles politiques : l’exemple de Samoobrona dans la Pologne post-communiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de la rue ou voie des urnes?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.131-146, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pologne. La Table ronde : un meuble politiquement encombrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Heurtaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Pellen et Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 à l'Est de l'Europe : une mémoire controversée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.23-56, 2009, 978-2-8159-0002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samoobrona : la contestation paysanne comme ressource politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel De Waele et Daniel-Louis Seiler (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis agrariens et paysans en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. de l'Université de Bruxelles, pp.153-171, 2009, Science politique, 978-2-8004-1436-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Heurtaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Pellen et Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 à l'Est de l'Europe : une mémoire controversée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.5-20, 2009, Mondes en cours, 978-2-8159-0002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positionnement européen de Samoobrona : du rejet radical à l'&amp;quot;euroréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Roger, Laure Neumayer, Frédéric Zalewski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe contestée. Espaces et enjeux des positionnements contre l'intégration européenne [Colloque international "Euroscepticisme et populisme : éclairages croisés sur des objets et labellisations problématiques", organisé par l'équipe de recherche Reconfiguration des jeux politiques populistes en Europe à l'Université Paris10-Nanterre les 28-29 juin 2007]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.15-33, 2008, 978-2-912673-86-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szczepańska (Ania) - Une histoire visuelle de Solidarność. Préface de Michel Wieviorka. - Paris, Éditions de la Maison des sciences de l’homme, 2021. 280 p. Bibliogr. Annexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (2), pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citoyennetés – France, Pologne, Allemagne depuis 1789 » (“Staatbürgerschaften – Frankreich, Polen, Deutschland seit 1789”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gosewinkel (Dieter) – Struggles for Belonging. Citizenship in Europe, 1900-2020. – New York, Oxford University Press, 2021. 544 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (4), pp.657-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des députés « hors sol » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.61-88. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.212.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Marche Français expatriés ! L’émergence d’un nouvel acteur politique parmi les Français établis à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudi Kernalegenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.262.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Mathieu Petithomme. Dépolitiser l'Europe. Comment les partis dominants évitent le conflit sur l'intégration européenne, Paris, L'Harmattan, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.663.0566zzb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Michael Bernhard & Jan Kubik (ed.), &amp;quot;Twenty Years after Communism. The Politics of Memory and Commemoration&amp;quot;, Oxford, Oxford University Press, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (4), pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner une tradition hétérogène. Les dynamiques historiques du nationalisme politique en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés d'entrer en politique : le mouvement Samoobrona dans la Pologne postcommuniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 58 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.058.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de l'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.1137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.636.1137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosceptiques ou Euro-enthousiastes ? Quelques pistes de réflexion autour d'un apparent paradoxe polonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brud Nevez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poloniz hag Europa: youl pe diskred, 275, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mouvements sociaux et représentation politique en Europe Centrale et Orientale, 49 (1), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manifestations paysannes de 1998-1999. Politisation, médiatisation et personnalisation d'une mobilisation contestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Conflits au travail, 86, pp.167-188. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.086.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : ZALEWSKI (Frédéric) – Paysannerie et politique en Pologne : trajectoire du Parti paysan polonais du communisme à l'après-communisme, 1945-2005. – Paris, Michel Houdiard Éditeur, 2006, 214 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (5), pp.708-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Roman KRAKOVSKY, Le Populisme en Europe centrale et orientale. Un avertissement pour le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.254-257. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.6893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite électorale. Productions, appropriations, bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2019, 9782753577138. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1989 à l'Est de l'Europe. Une mémoire controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Heurtaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, pp.335, 2009, Mondes en cours, 978-2-8159-0002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'un groupement politique illégitime. Le mouvement Samoobrona (Autodéfense) en Pologne (1991-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université de Bordeaux; Université Montesquieu - Bordeaux IV; Institut d'études politiques de Bordeaux, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010BOR40066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00544899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux et représentation politique en Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49 (1), pp.150, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des événements 1989 saisie par les luttes partisanes : le cas de la Table Ronde en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "1989-2009 : l'Allemagne, l'Europe centrale et orientale 20 ans après la chute du mur de Berlin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po CHERPA, Nov 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00515221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parti, un syndicat ou un mouvement social ? Samoobrona, une organisation caméléon dans les jeux politiques polonais post-communistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, ST 37 : Partis politiques et mouvements sociaux à la croisée des approches : interdépendances, transformations et traits communs, axe 2 : Transformations organisationnelles et institutionnalisation des mouvements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samoobrona : la contestation paysanne comme ressource politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Partis agrariens et paysans en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSPC - Institut d'études politiques d'Aix-en-Provence, Jun 2007, Aix-en-Provence, France. pp.153-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Pellen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reconfigurations de la gauche polonaise après 1989 : reconversion, déclin et renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Petithomme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autodestruction de la social-démocratie en Europe. Sociologie d'une crise idéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-200, 2025, 978-2-3365-2789-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Grassroots Activism to the Cabinet. Round-Trip. Studying the Political Career of a Peasant Leader in Post-Communist Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Neveu; Olivier Fillieule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activists Forever? The Long-Term Impacts of Political Activism in Various Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.251-271, 2019, 978-1-108-42872-9. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108690928.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des défaites incontestables ? Le consentement au résultat électoral à l'épreuve de la dématérialisation du vote.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louault, Frédéric, and Cédric Pellen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La défaite électorale. Productions, appropriations, bifurcations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.41-55, 2019, 978-2-7535-7713-8. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pour une sociologie politique de la défaite électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Pellen Cédric; Frédéric Louault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La défaite électorale Productions, appropriations, bifurcations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universtaires de Rennes, 2019, 9782753577138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne des Kaczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu mondial – Les populismes au pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlement européen saisi par les élargissements. Profils et pratiques des eurodéputés polonais (2004- 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parlement européen au travail. Enquêtes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65-80, 2018, 978-2-7535-6527-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.145097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux avec les formes organisationnelles et définition des règles politiques : l’exemple de Samoobrona dans la Pologne post-communiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de la rue ou voie des urnes?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.131-146, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pologne. La Table ronde : un meuble politiquement encombrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Heurtaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Pellen et Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 à l'Est de l'Europe : une mémoire controversée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.23-56, 2009, 978-2-8159-0002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samoobrona : la contestation paysanne comme ressource politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel De Waele et Daniel-Louis Seiler (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis agrariens et paysans en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. de l'Université de Bruxelles, pp.153-171, 2009, Science politique, 978-2-8004-1436-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Heurtaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Pellen et Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 à l'Est de l'Europe : une mémoire controversée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.5-20, 2009, Mondes en cours, 978-2-8159-0002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positionnement européen de Samoobrona : du rejet radical à l'&amp;quot;euroréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Roger, Laure Neumayer, Frédéric Zalewski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe contestée. Espaces et enjeux des positionnements contre l'intégration européenne [Colloque international "Euroscepticisme et populisme : éclairages croisés sur des objets et labellisations problématiques", organisé par l'équipe de recherche Reconfiguration des jeux politiques populistes en Europe à l'Université Paris10-Nanterre les 28-29 juin 2007]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.15-33, 2008, 978-2-912673-86-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szczepańska (Ania) - Une histoire visuelle de Solidarność. Préface de Michel Wieviorka. - Paris, Éditions de la Maison des sciences de l’homme, 2021. 280 p. Bibliogr. Annexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (2), pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citoyennetés – France, Pologne, Allemagne depuis 1789 » (“Staatbürgerschaften – Frankreich, Polen, Deutschland seit 1789”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gosewinkel (Dieter) – Struggles for Belonging. Citizenship in Europe, 1900-2020. – New York, Oxford University Press, 2021. 544 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (4), pp.657-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des députés « hors sol » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.61-88. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.212.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Marche Français expatriés ! L’émergence d’un nouvel acteur politique parmi les Français établis à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudi Kernalegenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.262.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Mathieu Petithomme. Dépolitiser l'Europe. Comment les partis dominants évitent le conflit sur l'intégration européenne, Paris, L'Harmattan, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.663.0566zzb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Michael Bernhard & Jan Kubik (ed.), &amp;quot;Twenty Years after Communism. The Politics of Memory and Commemoration&amp;quot;, Oxford, Oxford University Press, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (4), pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner une tradition hétérogène. Les dynamiques historiques du nationalisme politique en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés d'entrer en politique : le mouvement Samoobrona dans la Pologne postcommuniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 58 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.058.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de l'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.1137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.636.1137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosceptiques ou Euro-enthousiastes ? Quelques pistes de réflexion autour d'un apparent paradoxe polonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brud Nevez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poloniz hag Europa: youl pe diskred, 275, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mouvements sociaux et représentation politique en Europe Centrale et Orientale, 49 (1), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manifestations paysannes de 1998-1999. Politisation, médiatisation et personnalisation d'une mobilisation contestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Conflits au travail, 86, pp.167-188. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.086.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : ZALEWSKI (Frédéric) – Paysannerie et politique en Pologne : trajectoire du Parti paysan polonais du communisme à l'après-communisme, 1945-2005. – Paris, Michel Houdiard Éditeur, 2006, 214 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (5), pp.708-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Roman KRAKOVSKY, Le Populisme en Europe centrale et orientale. Un avertissement pour le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.254-257. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.6893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite électorale. Productions, appropriations, bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2019, 9782753577138. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1989 à l'Est de l'Europe. Une mémoire controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Heurtaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, pp.335, 2009, Mondes en cours, 978-2-8159-0002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'un groupement politique illégitime. Le mouvement Samoobrona (Autodéfense) en Pologne (1991-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université de Bordeaux; Université Montesquieu - Bordeaux IV; Institut d'études politiques de Bordeaux, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010BOR40066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00544899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des événements 1989 saisie par les luttes partisanes : le cas de la Table Ronde en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "1989-2009 : l'Allemagne, l'Europe centrale et orientale 20 ans après la chute du mur de Berlin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po CHERPA, Nov 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00515221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parti, un syndicat ou un mouvement social ? Samoobrona, une organisation caméléon dans les jeux politiques polonais post-communistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, ST 37 : Partis politiques et mouvements sociaux à la croisée des approches : interdépendances, transformations et traits communs, axe 2 : Transformations organisationnelles et institutionnalisation des mouvements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samoobrona : la contestation paysanne comme ressource politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Partis agrariens et paysans en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSPC - Institut d'études politiques d'Aix-en-Provence, Jun 2007, Aix-en-Provence, France. pp.153-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux et représentation politique en Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49 (1), pp.150, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pellen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108690928.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NB3-P6C6JC6K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Daoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145097" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734483v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.262.0159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566zzb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.058.0133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.086.0167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577138/la-defaite-electorale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00544899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010BOR40066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pellen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108690928.011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NB3-P6C6JC6K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Daoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146397" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145097" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734483v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.262.0159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566zzb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.058.0133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.086.0167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577138/la-defaite-electorale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00544899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010BOR40066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>