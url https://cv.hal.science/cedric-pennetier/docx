--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric PENNETIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3362-6371</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125123787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologie médicale - Ecologie comportementale - Paludologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche IRD, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IRD, CNRS, Université de Montpellier), département </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Evolution des Systèmes Vectoriels)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur responsable de l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Control Group</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(VCG), Département ESV, MIVEGEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (2021-Present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de Recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TrapNet (2024-2027) - Moustiquaires-Pièges pour la Lutte contre le Paludisme et la gestion de la résistance aux insecticides chez les vecteurs - Expertise France - L’Initiative - Co-investigateur Principal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REACT 2 (2020-2024) – Lutte contre le paludisme : amélioREr l’accès à la prévention, au diAgnostiC et aux soins pour les communauTés rurales vulnérables - Initiative 5% – Investigateur Prinicpal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMPACT (2020-2023) – Long-acting injectable ivermectin to fight malaria transmission – Unitaid – Co-Investigaeur (PI : Medincell).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REACT (2016-2019) – Gestion de la REsistAnce aux inseCTicides en Côte d’Ivoire et au Burkina Faso : Recherche sur les stratégies de lutte antivectorielles - Initiative 5% – Investigateur Prinicpal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste et affectations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (depuis 06/2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bobo-Dioulasso, Burkina Faso (06/2020 - 05/2024), en accueil à l’IRSS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (07/2019 - 06/2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouaké, Côte d'Ivoire (07/2015 - 07/2019), en accueil à l’IPR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (09/2014 - 07/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cotonou, Bénin (09/2010 - 09/2014), en accueil au CREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (10/2009 - 09/2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatham, UK (09/2008 - 09/2009) en post-doctorat à Natural Resources Institute & University of Sussex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - HDR, Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - Doctorat en parasitologie, Université Montpellier 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - DEA en parasitologie, Université Montpellier 2, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of attractive insecticide-treated nets (ITNs) for reducing malaria transmission: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact detection of pyrethroids widely used in vector control by Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Simplice Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ivermectin-blood meals from treated cattle on mortality and reproductive parameters of Aedes aegypti (Diptera: Culicidae) for vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Malik Bandaogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudenciène Ablawa Agboho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjag005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et durabilité des programmes de lutte contre le paludisme à base d’agents de santé communautaire : revue exploratoire d’études qualitatives en zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Yohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Toé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14nh6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of non-pyrethroid indoor residual spraying or intensive behaviour change communication in combination with long-lasting insecticidal nets for malaria control in west Africa: a pragmatic, cluster-randomised, controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge-Brice Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Some</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.e1605-e1616. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00216-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of attractive insecticide-treated nets (ITNs) in reducing malaria transmission: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria epidemiology in the Korhogo area, Northern Côte d’Ivoire: baseline assessment prior to a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’cho Bertin Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diloma Dieudonné Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.309. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05571-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0312132. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and behavioural resistance of malaria vectors in rural West-Africa: a data mining study to address their fine-scale spatiotemporal heterogeneity, drivers, and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite structural identity, ace-1 heterogenous duplication resistance alleles are quite diverse in Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di-Liegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (4), pp.179 - 191. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00670-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blood meals taken on ivermectin-treated livestock on survival and egg production of the malaria vector Anopheles coluzzii under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Salle Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Pagabeleguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Patrick Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (8), pp.e0308293. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact detection of pyrethroids widely used in vector control by Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Simplice Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298512. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of the deltamethrin-treated polypropylene long-lasting net LifeNet® in a pyrethroid resistance area in south western Benin: A phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291755. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles sampling collections in the health districts of Korhogo (Côte d’Ivoire) and Diébougou (Burkina Faso) between 2016 and 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.83. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel malaria control tool: Getting ahead of the resistance curse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamidi Zéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Oumar W. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.106973. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and characterizing hourly human exposure to malaria vectors bites to address residual malaria transmission during dry and rainy seasons in rural Southwest Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coulibaly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10304-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance status of malaria vectors Anopheles gambiae (s.l.) of southwest Burkina Faso and residual efficacy of indoor residual spraying with microencapsulated pirimiphos-methyl insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Sawdetuo Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alexandre Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04563-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis and prediction of malaria cases using remote sensing meteorological data in Diébougou health district, Burkina Faso, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20027. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven and interpretable machine-learning modeling to explore the fine-scale environmental determinants of malaria vectors biting rates in rural Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.345. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-021-04851-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Yahe® and Panda® 2.0 long-lasting insecticidal nets against wild pyrethroid-resistant Anopheles gambiae s.l. from Côte d’Ivoire: an experimental hut trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia-Muriel Clegban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.347. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-021-04843-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-lethal insecticide exposure affects host biting efficiency of Kdr -resistant Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/653980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles bionomics, insecticide resistance and malaria transmission in southwest Burkina Faso: A pre-intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Mahugnon Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236920. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior contact with permethrin decreases its irritancy at the following exposure among a pyrethroid-resistant malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8177. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44633-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of Anopheles spp. breeding habitats in the Korhogo area in northern Côte d’Ivoire: a study prior to a Bti-based larviciding intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3404-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sunlight exposure on the residual efficacy of biolarvicides Bacillus thuringiensis israelensis and Bacillus sphaericus against the main malaria vector, Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.55. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2687-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural adaptations of mosquito vectors to insecticide control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of vector control tools against malaria-infected mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43195-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles bionomics, insecticide resistance mechanisms, and malaria transmission in the Korhogo area, northern Côte d’Ivoire: a pre-intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.40. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level of soluble human leukocyte antigen (HLA)-G at beginning of pregnancy as predictor of risk of malaria during infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sadissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mermoz Sagbohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euripide Avokpaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45688-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current insecticide resistance status of Anopheles gambiae (s.l.) (Culicidae) in rural and urban areas of Bouaké, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounin Danielle Zoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahama Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.118. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale field testing of alpha-cypermethrin water-dispersible granules in comparison with the recommended wettable powder formulation for indoor residual spraying against malaria vectors in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sidick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field efficacy of a new deltamethrin long lasting insecticidal net (LifeNet©) against wild pyrethroid-resistant Anopheles gambiae in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraïma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sidick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.947. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5876-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of DEET-multiple exposures on behavior and life history traits in the malaria mosquito Anopheles gambiae (s.s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.432. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEET efficacy increases with age in the vector mosquitoes Anopheles gambiae s.s. and Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (6), pp.1542-1548. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping insecticide resistance in Anopheles gambiae (s.l.) from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou A Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul K K Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.19. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2546-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of indoor residual spray efficacy and effectiveness against Plasmodium falciparum in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Sherrard-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.4982. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07357-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Interceptor® G2, a new long-lasting insecticidal net against wild pyrethroid-resistant Anopheles gambiae s.s. from Côte d’Ivoire: a semi-field trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Cyntia Muriel Clegban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Effect of Insecticide-Treated Nets and the Personal Protection against Malaria Mosquito Bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170732. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des principaux répulsifs contre les moustiques les plus dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01795183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pyrethroïd-treated bed net on host seeking behavior of Anopheles gambiae s.s. carrying the kdr allele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kadoke-Lambi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0164518. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When intensity of deltamethrin resistance in Anopheles gambiae s.l. leads to loss of Long Lasting Insecticidal Nets bio-efficacy : a case study in north Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Etang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Piameu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.132. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1420-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Repellent DEET Potentiates Carbamate Effects via Insect Muscarinic Receptor Interactions: An Alternative Strategy to Control Insect Vector-Borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Abd-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Mikulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0126406. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and sterilizing effect of Olyset Duo ® , a permethrin and pyriproxyfen mixture net against pyrethroid-susceptible and -resistant strains of Anopheles gambiae s.s. : a release-recapture assay in experimental huts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.27. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral cost & overdominance in Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Martin-Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of homes and ways of life : a territorial analysis of the environmental determinants that factor into the proliferation of malaria vectors in the rural region of Allada in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lysaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ladsous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural and Remote Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Olyset ® Duo, a permethrin and pyriproxyfen mixture net against wild pyrethroid-resistant Anopheles gambiae s.s. from Côte d’Ivoire: an experimental hut trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.28. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to early morning Anopheles funestus biting behavior and personal protection provided by long-lasting insecticidal nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia B Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.e104967. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Efficacy of Vectobac GR as a Mosquito Larvicide for the Control of Anopheline and Culicine Mosquitoes in Natural Habitats in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Bhonna Soukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ole-Sangba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance status of Anopheles gambiae s.s population from M'Bé: a WHOPES-labelled experimental hut station, 10 years after the political crisis in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine A Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice A Adja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral adaptation of malaria vectors to LLINs: a reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207 (7), pp.1184-1185. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jit012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in timing of mating swarms in sympatric populations of Anopheles coluzzii and Anopheles gambiae s.s. (formerly An. gambiae M and S molecular forms) in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Visiting Insecticide Resistance Status in Anopheles gambiae from Côte d’Ivoire: A Nation-Wide Informative Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou Phamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul K K Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Olyset® Plus, a New Long-Lasting Insecticidal Net Incorporating Permethrin and Piperonil-Butoxide against Multi-Resistant Malaria Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Piameu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Etang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75134. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly software to easily count Anopheles egg batches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mollahosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.122. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-5-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Anopheles funestus Biting Behavior Following Universal Coverage of Long-Lasting Insecticidal Nets in Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinely B Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Elanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles gambiae mosquito isolated neurons: A new biological model for optimizing insecticide/repellent efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Defaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (1), pp.68-73. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Singing on the Wing” as a Mechanism for Species Recognition in the Malarial Mosquito Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.131 - 136. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2009.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protective battle-dress impregnated against mosquito vector bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-3-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for inhibition of cholinesterases in insect and mammalian nervous systems by the insect repellent deet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Stojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-7-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-function oxidases are responsible for the synergistic interactions occurring between repellents and insecticides in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-2-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing insecticide resistance in malaria vectors by combining carbamate-treated plastic wall sheeting and pyrethroid-treated bed nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Irish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-8-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative applications for insect viruses: towards insecticide sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Repellents and Organophosphates on Bed Nets: Efficacy and Behavioural Response of Natural Free-Flying An. gambiae Mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (11), pp.e7896. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture for Controlling Insecticide-Resistant Malaria Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.1707 - 1714. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1411.071575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between repellents and non-pyrethroid insecticides strongly extends the efficacy of treated nets against Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélagie Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Odjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.38. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-6-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEET microencapsulation: a slow-release formulation enhancing the residual efficacy of bed nets against malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael N’guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart G J Knols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (3), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a non-pyrethroid insecticide and a repellent : a new approach for controlling knockdown-resistant mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hougard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2005.72.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paludisme : Où en est la prophylaxie d’exposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ludwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (8), pp.841-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric PENNETIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3362-6371</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125123787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologie médicale - Ecologie comportementale - Paludologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche IRD, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IRD, CNRS, Université de Montpellier), département </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Evolution des Systèmes Vectoriels)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur responsable de l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Control Group</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(VCG), Département ESV, MIVEGEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (2021-Present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de Recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TrapNet (2024-2027) - Moustiquaires-Pièges pour la Lutte contre le Paludisme et la gestion de la résistance aux insecticides chez les vecteurs - Expertise France - L’Initiative - Co-investigateur Principal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REACT 2 (2020-2024) – Lutte contre le paludisme : amélioREr l’accès à la prévention, au diAgnostiC et aux soins pour les communauTés rurales vulnérables - Initiative 5% – Investigateur Prinicpal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMPACT (2020-2023) – Long-acting injectable ivermectin to fight malaria transmission – Unitaid – Co-Investigaeur (PI : Medincell).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REACT (2016-2019) – Gestion de la REsistAnce aux inseCTicides en Côte d’Ivoire et au Burkina Faso : Recherche sur les stratégies de lutte antivectorielles - Initiative 5% – Investigateur Prinicpal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste et affectations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (depuis 06/2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bobo-Dioulasso, Burkina Faso (06/2020 - 05/2024), en accueil à l’IRSS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (07/2019 - 06/2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouaké, Côte d'Ivoire (07/2015 - 07/2019), en accueil à l’IPR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (09/2014 - 07/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cotonou, Bénin (09/2010 - 09/2014), en accueil au CREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (10/2009 - 09/2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatham, UK (09/2008 - 09/2009) en post-doctorat à Natural Resources Institute & University of Sussex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - HDR, Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - Doctorat en parasitologie, Université Montpellier 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - DEA en parasitologie, Université Montpellier 2, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of attractive insecticide-treated nets (ITNs) for reducing malaria transmission: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact detection of pyrethroids widely used in vector control by Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Simplice Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ivermectin-blood meals from treated cattle on mortality and reproductive parameters of Aedes aegypti (Diptera: Culicidae) for vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Malik Bandaogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudenciène Ablawa Agboho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjag005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et durabilité des programmes de lutte contre le paludisme à base d’agents de santé communautaire : revue exploratoire d’études qualitatives en zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Yohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Toé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14nh6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of non-pyrethroid indoor residual spraying or intensive behaviour change communication in combination with long-lasting insecticidal nets for malaria control in west Africa: a pragmatic, cluster-randomised, controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge-Brice Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Some</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.e1605-e1616. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00216-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of attractive insecticide-treated nets (ITNs) in reducing malaria transmission: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria epidemiology in the Korhogo area, Northern Côte d’Ivoire: baseline assessment prior to a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’cho Bertin Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diloma Dieudonné Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.309. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05571-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and behavioural resistance of malaria vectors in rural West-Africa: a data mining study to address their fine-scale spatiotemporal heterogeneity, drivers, and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite structural identity, ace-1 heterogenous duplication resistance alleles are quite diverse in Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di-Liegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (4), pp.179 - 191. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00670-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0312132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blood meals taken on ivermectin-treated livestock on survival and egg production of the malaria vector Anopheles coluzzii under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Salle Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Pagabeleguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Patrick Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (8), pp.e0308293. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact detection of pyrethroids widely used in vector control by Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Simplice Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298512. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of the deltamethrin-treated polypropylene long-lasting net LifeNet® in a pyrethroid resistance area in south western Benin: A phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291755. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles sampling collections in the health districts of Korhogo (Côte d’Ivoire) and Diébougou (Burkina Faso) between 2016 and 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.83. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel malaria control tool: Getting ahead of the resistance curse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamidi Zéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Oumar W. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.106973. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and characterizing hourly human exposure to malaria vectors bites to address residual malaria transmission during dry and rainy seasons in rural Southwest Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coulibaly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10304-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance status of malaria vectors Anopheles gambiae (s.l.) of southwest Burkina Faso and residual efficacy of indoor residual spraying with microencapsulated pirimiphos-methyl insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Sawdetuo Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alexandre Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04563-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis and prediction of malaria cases using remote sensing meteorological data in Diébougou health district, Burkina Faso, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20027. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Yahe® and Panda® 2.0 long-lasting insecticidal nets against wild pyrethroid-resistant Anopheles gambiae s.l. from Côte d’Ivoire: an experimental hut trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia-Muriel Clegban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.347. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-021-04843-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven and interpretable machine-learning modeling to explore the fine-scale environmental determinants of malaria vectors biting rates in rural Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.345. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-021-04851-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles bionomics, insecticide resistance and malaria transmission in southwest Burkina Faso: A pre-intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Mahugnon Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236920. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-lethal insecticide exposure affects host biting efficiency of Kdr -resistant Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/653980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of Anopheles spp. breeding habitats in the Korhogo area in northern Côte d’Ivoire: a study prior to a Bti-based larviciding intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3404-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior contact with permethrin decreases its irritancy at the following exposure among a pyrethroid-resistant malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8177. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44633-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural adaptations of mosquito vectors to insecticide control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sunlight exposure on the residual efficacy of biolarvicides Bacillus thuringiensis israelensis and Bacillus sphaericus against the main malaria vector, Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2687-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles bionomics, insecticide resistance mechanisms, and malaria transmission in the Korhogo area, northern Côte d’Ivoire: a pre-intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level of soluble human leukocyte antigen (HLA)-G at beginning of pregnancy as predictor of risk of malaria during infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sadissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mermoz Sagbohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euripide Avokpaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45688-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of vector control tools against malaria-infected mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43195-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of DEET-multiple exposures on behavior and life history traits in the malaria mosquito Anopheles gambiae (s.s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.432. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale field testing of alpha-cypermethrin water-dispersible granules in comparison with the recommended wettable powder formulation for indoor residual spraying against malaria vectors in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sidick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field efficacy of a new deltamethrin long lasting insecticidal net (LifeNet©) against wild pyrethroid-resistant Anopheles gambiae in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraïma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sidick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.947. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5876-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current insecticide resistance status of Anopheles gambiae (s.l.) (Culicidae) in rural and urban areas of Bouaké, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounin Danielle Zoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahama Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.118. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEET efficacy increases with age in the vector mosquitoes Anopheles gambiae s.s. and Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (6), pp.1542-1548. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping insecticide resistance in Anopheles gambiae (s.l.) from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou A Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul K K Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.19. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2546-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of indoor residual spray efficacy and effectiveness against Plasmodium falciparum in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Sherrard-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.4982. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07357-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Interceptor® G2, a new long-lasting insecticidal net against wild pyrethroid-resistant Anopheles gambiae s.s. from Côte d’Ivoire: a semi-field trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Cyntia Muriel Clegban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Effect of Insecticide-Treated Nets and the Personal Protection against Malaria Mosquito Bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170732. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des principaux répulsifs contre les moustiques les plus dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01795183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pyrethroïd-treated bed net on host seeking behavior of Anopheles gambiae s.s. carrying the kdr allele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kadoke-Lambi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0164518. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When intensity of deltamethrin resistance in Anopheles gambiae s.l. leads to loss of Long Lasting Insecticidal Nets bio-efficacy : a case study in north Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Etang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Piameu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.132. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1420-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and sterilizing effect of Olyset Duo ® , a permethrin and pyriproxyfen mixture net against pyrethroid-susceptible and -resistant strains of Anopheles gambiae s.s. : a release-recapture assay in experimental huts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.27. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Repellent DEET Potentiates Carbamate Effects via Insect Muscarinic Receptor Interactions: An Alternative Strategy to Control Insect Vector-Borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Abd-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Mikulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0126406. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of homes and ways of life : a territorial analysis of the environmental determinants that factor into the proliferation of malaria vectors in the rural region of Allada in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lysaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ladsous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural and Remote Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral cost & overdominance in Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Martin-Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Olyset ® Duo, a permethrin and pyriproxyfen mixture net against wild pyrethroid-resistant Anopheles gambiae s.s. from Côte d’Ivoire: an experimental hut trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.28. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to early morning Anopheles funestus biting behavior and personal protection provided by long-lasting insecticidal nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia B Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.e104967. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Efficacy of Vectobac GR as a Mosquito Larvicide for the Control of Anopheline and Culicine Mosquitoes in Natural Habitats in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Bhonna Soukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ole-Sangba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral adaptation of malaria vectors to LLINs: a reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207 (7), pp.1184-1185. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jit012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance status of Anopheles gambiae s.s population from M'Bé: a WHOPES-labelled experimental hut station, 10 years after the political crisis in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine A Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice A Adja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in timing of mating swarms in sympatric populations of Anopheles coluzzii and Anopheles gambiae s.s. (formerly An. gambiae M and S molecular forms) in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Visiting Insecticide Resistance Status in Anopheles gambiae from Côte d’Ivoire: A Nation-Wide Informative Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou Phamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul K K Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Olyset® Plus, a New Long-Lasting Insecticidal Net Incorporating Permethrin and Piperonil-Butoxide against Multi-Resistant Malaria Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Piameu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Etang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75134. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly software to easily count Anopheles egg batches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mollahosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.122. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-5-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Anopheles funestus Biting Behavior Following Universal Coverage of Long-Lasting Insecticidal Nets in Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinely B Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Elanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles gambiae mosquito isolated neurons: A new biological model for optimizing insecticide/repellent efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Defaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (1), pp.68-73. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Singing on the Wing” as a Mechanism for Species Recognition in the Malarial Mosquito Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.131 - 136. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2009.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protective battle-dress impregnated against mosquito vector bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-3-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative applications for insect viruses: towards insecticide sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Repellents and Organophosphates on Bed Nets: Efficacy and Behavioural Response of Natural Free-Flying An. gambiae Mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (11), pp.e7896. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for inhibition of cholinesterases in insect and mammalian nervous systems by the insect repellent deet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Stojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-7-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-function oxidases are responsible for the synergistic interactions occurring between repellents and insecticides in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-2-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing insecticide resistance in malaria vectors by combining carbamate-treated plastic wall sheeting and pyrethroid-treated bed nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Irish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-8-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture for Controlling Insecticide-Resistant Malaria Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.1707 - 1714. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1411.071575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between repellents and non-pyrethroid insecticides strongly extends the efficacy of treated nets against Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélagie Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Odjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.38. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-6-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEET microencapsulation: a slow-release formulation enhancing the residual efficacy of bed nets against malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael N’guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart G J Knols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (3), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a non-pyrethroid insecticide and a repellent : a new approach for controlling knockdown-resistant mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hougard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2005.72.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paludisme : Où en est la prophylaxie d’exposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ludwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (8), pp.841-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE38F91"/>
+    <w:nsid w:val="9296F9BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pennetier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-6371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125123787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr/departements-scientifiques/evolution-des-systemes-vectoriels-esv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr/departements-scientifiques/evolution-des-systemes-vectoriels-esv/equipes-esv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Zogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Alou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Amanan Koffi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Simplice Kambou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Valente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Hermann Pooda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Malik Bandaogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudenci&#232;ne Ablawa Agboho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjag005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yohan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande To&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nh6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281223v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;cho Bertin Tchiekoi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Barnabas Zogo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Som&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diloma Dieudonn&#233; Soma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05571-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic P Ahoua Alou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Diloma Soma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.367" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Claret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di-Liegro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Assogba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00670-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Salle Hien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Pagabeleguem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Patrick Heinrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Alfa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dahounto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.83" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sagna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamidi Z&#233;la" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar W. Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taconet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulibaly." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10304-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sawdetuo Hien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04563-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bationo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99457-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04851-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia-Muriel Clegban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soromane Camara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kabran Kouame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04843-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal Diop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chateau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/653980" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Mahugnon Zogo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin N&#8217;cho Tchiekoi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236920" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mulatier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44633-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3404-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2687-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.03.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43195-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Phamien Ahoua Alou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania D&#8217;almeida" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sadissou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermoz Sagbohan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripide Avokpaho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45688-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounin Danielle Zoh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Toure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2702-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sidick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3071-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boura&#239;ma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5876-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3024-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadalin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou A Koffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K K Kabran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2546-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Sherrard-Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Griffin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winskill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07357-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cyntia Muriel Clegban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kabran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hougard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170732" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal M Diop" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kadoke-Lambi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164518" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Etang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piameu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1420-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Abd-Ella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stankiewicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Mikulska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Nowak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126406" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965739v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elves Duarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Martin-Herrou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121755" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ladsous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Djenontin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Dosso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia B Damien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104967" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Bhonna Soukou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ole-Sangba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087934" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249017v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine A Koffi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A Adja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965676v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Sawadogo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-275" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249028v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou Phamien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l N'Guessan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082387" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249012v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mollahosseini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio dos Anjos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-122" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinely B Gomez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elanga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis565" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Warren" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dabire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Russell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.11.040" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249009v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chabi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-3-81" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409532v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-7-47" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-2-17" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248986v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Irish" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-233" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248998v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2008.12.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248981v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Licciardi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007896" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1411.071575" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Boko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Odjo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-38" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248978v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N&#8217;guessan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart G J Knols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rowland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.10.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8Z85BZ95-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248810v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2005.72.739" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248901v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ludwall" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Gentile" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pennetier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-6371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125123787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr/departements-scientifiques/evolution-des-systemes-vectoriels-esv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr/departements-scientifiques/evolution-des-systemes-vectoriels-esv/equipes-esv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Zogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Alou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Amanan Koffi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Simplice Kambou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Valente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Hermann Pooda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Malik Bandaogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudenci&#232;ne Ablawa Agboho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjag005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yohan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande To&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nh6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281223v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;cho Bertin Tchiekoi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Barnabas Zogo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Som&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diloma Dieudonn&#233; Soma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05571-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Diloma Soma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.367" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Claret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di-Liegro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Assogba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00670-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic P Ahoua Alou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Salle Hien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Pagabeleguem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Patrick Heinrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Alfa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dahounto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.83" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sagna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamidi Z&#233;la" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar W. Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taconet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulibaly." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10304-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sawdetuo Hien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04563-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bationo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99457-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia-Muriel Clegban" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soromane Camara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kabran Kouame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04843-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04851-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Mahugnon Zogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin N&#8217;cho Tchiekoi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal Diop" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/653980" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3404-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mulatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44633-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2687-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Phamien Ahoua Alou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania D&#8217;almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sadissou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermoz Sagbohan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripide Avokpaho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45688-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43195-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3024-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882506v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sidick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3071-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boura&#239;ma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5876-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounin Danielle Zoh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Toure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2702-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadalin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou A Koffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K K Kabran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2546-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Sherrard-Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Griffin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winskill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07357-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cyntia Muriel Clegban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kabran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hougard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170732" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal M Diop" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kadoke-Lambi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164518" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Etang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piameu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1420-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elves Duarte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Abd-Ella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stankiewicz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Mikulska" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126406" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ladsous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938142v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Martin-Herrou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121755" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Djenontin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Dosso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia B Damien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104967" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Bhonna Soukou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ole-Sangba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087934" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965676v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine A Koffi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A Adja" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-151" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Sawadogo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-275" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249028v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou Phamien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l N'Guessan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082387" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249012v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mollahosseini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio dos Anjos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-122" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinely B Gomez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elanga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis565" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Warren" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dabire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Russell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.11.040" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249009v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chabi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-3-81" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248998v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2008.12.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248981v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Licciardi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007896" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409532v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-7-47" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-2-17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248986v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Irish" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-233" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1411.071575" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Boko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Odjo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-38" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248978v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N&#8217;guessan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart G J Knols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rowland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.10.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8Z85BZ95-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248810v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2005.72.739" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248901v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ludwall" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Gentile" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>