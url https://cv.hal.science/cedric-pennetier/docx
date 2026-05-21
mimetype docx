--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric PENNETIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3362-6371</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125123787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologie médicale - Ecologie comportementale - Paludologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche IRD, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IRD, CNRS, Université de Montpellier), département </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Evolution des Systèmes Vectoriels)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur responsable de l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Control Group</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(VCG), Département ESV, MIVEGEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (2021-Present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de Recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TrapNet (2024-2027) - Moustiquaires-Pièges pour la Lutte contre le Paludisme et la gestion de la résistance aux insecticides chez les vecteurs - Expertise France - L’Initiative - Co-investigateur Principal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REACT 2 (2020-2024) – Lutte contre le paludisme : amélioREr l’accès à la prévention, au diAgnostiC et aux soins pour les communauTés rurales vulnérables - Initiative 5% – Investigateur Prinicpal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMPACT (2020-2023) – Long-acting injectable ivermectin to fight malaria transmission – Unitaid – Co-Investigaeur (PI : Medincell).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REACT (2016-2019) – Gestion de la REsistAnce aux inseCTicides en Côte d’Ivoire et au Burkina Faso : Recherche sur les stratégies de lutte antivectorielles - Initiative 5% – Investigateur Prinicpal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste et affectations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (depuis 06/2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bobo-Dioulasso, Burkina Faso (06/2020 - 05/2024), en accueil à l’IRSS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (07/2019 - 06/2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouaké, Côte d'Ivoire (07/2015 - 07/2019), en accueil à l’IPR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (09/2014 - 07/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cotonou, Bénin (09/2010 - 09/2014), en accueil au CREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (10/2009 - 09/2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatham, UK (09/2008 - 09/2009) en post-doctorat à Natural Resources Institute & University of Sussex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - HDR, Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - Doctorat en parasitologie, Université Montpellier 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - DEA en parasitologie, Université Montpellier 2, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of attractive insecticide-treated nets (ITNs) for reducing malaria transmission: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact detection of pyrethroids widely used in vector control by Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Simplice Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ivermectin-blood meals from treated cattle on mortality and reproductive parameters of Aedes aegypti (Diptera: Culicidae) for vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Malik Bandaogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudenciène Ablawa Agboho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjag005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et durabilité des programmes de lutte contre le paludisme à base d’agents de santé communautaire : revue exploratoire d’études qualitatives en zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Yohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Toé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14nh6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of non-pyrethroid indoor residual spraying or intensive behaviour change communication in combination with long-lasting insecticidal nets for malaria control in west Africa: a pragmatic, cluster-randomised, controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge-Brice Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Some</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.e1605-e1616. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00216-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of attractive insecticide-treated nets (ITNs) in reducing malaria transmission: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria epidemiology in the Korhogo area, Northern Côte d’Ivoire: baseline assessment prior to a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’cho Bertin Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diloma Dieudonné Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.309. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05571-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and behavioural resistance of malaria vectors in rural West-Africa: a data mining study to address their fine-scale spatiotemporal heterogeneity, drivers, and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite structural identity, ace-1 heterogenous duplication resistance alleles are quite diverse in Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di-Liegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (4), pp.179 - 191. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00670-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0312132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blood meals taken on ivermectin-treated livestock on survival and egg production of the malaria vector Anopheles coluzzii under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Salle Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Pagabeleguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Patrick Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (8), pp.e0308293. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact detection of pyrethroids widely used in vector control by Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Simplice Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298512. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of the deltamethrin-treated polypropylene long-lasting net LifeNet® in a pyrethroid resistance area in south western Benin: A phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291755. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles sampling collections in the health districts of Korhogo (Côte d’Ivoire) and Diébougou (Burkina Faso) between 2016 and 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.83. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel malaria control tool: Getting ahead of the resistance curse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamidi Zéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Oumar W. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.106973. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and characterizing hourly human exposure to malaria vectors bites to address residual malaria transmission during dry and rainy seasons in rural Southwest Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coulibaly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10304-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance status of malaria vectors Anopheles gambiae (s.l.) of southwest Burkina Faso and residual efficacy of indoor residual spraying with microencapsulated pirimiphos-methyl insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Sawdetuo Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alexandre Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04563-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis and prediction of malaria cases using remote sensing meteorological data in Diébougou health district, Burkina Faso, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20027. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Yahe® and Panda® 2.0 long-lasting insecticidal nets against wild pyrethroid-resistant Anopheles gambiae s.l. from Côte d’Ivoire: an experimental hut trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia-Muriel Clegban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.347. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-021-04843-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven and interpretable machine-learning modeling to explore the fine-scale environmental determinants of malaria vectors biting rates in rural Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.345. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-021-04851-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles bionomics, insecticide resistance and malaria transmission in southwest Burkina Faso: A pre-intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Mahugnon Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236920. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-lethal insecticide exposure affects host biting efficiency of Kdr -resistant Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/653980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of Anopheles spp. breeding habitats in the Korhogo area in northern Côte d’Ivoire: a study prior to a Bti-based larviciding intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3404-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior contact with permethrin decreases its irritancy at the following exposure among a pyrethroid-resistant malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8177. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44633-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural adaptations of mosquito vectors to insecticide control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sunlight exposure on the residual efficacy of biolarvicides Bacillus thuringiensis israelensis and Bacillus sphaericus against the main malaria vector, Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2687-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles bionomics, insecticide resistance mechanisms, and malaria transmission in the Korhogo area, northern Côte d’Ivoire: a pre-intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level of soluble human leukocyte antigen (HLA)-G at beginning of pregnancy as predictor of risk of malaria during infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sadissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mermoz Sagbohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euripide Avokpaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45688-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of vector control tools against malaria-infected mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43195-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of DEET-multiple exposures on behavior and life history traits in the malaria mosquito Anopheles gambiae (s.s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.432. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale field testing of alpha-cypermethrin water-dispersible granules in comparison with the recommended wettable powder formulation for indoor residual spraying against malaria vectors in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sidick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field efficacy of a new deltamethrin long lasting insecticidal net (LifeNet©) against wild pyrethroid-resistant Anopheles gambiae in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraïma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sidick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.947. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5876-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current insecticide resistance status of Anopheles gambiae (s.l.) (Culicidae) in rural and urban areas of Bouaké, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounin Danielle Zoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahama Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.118. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEET efficacy increases with age in the vector mosquitoes Anopheles gambiae s.s. and Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (6), pp.1542-1548. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping insecticide resistance in Anopheles gambiae (s.l.) from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou A Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul K K Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.19. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2546-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of indoor residual spray efficacy and effectiveness against Plasmodium falciparum in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Sherrard-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.4982. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07357-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Interceptor® G2, a new long-lasting insecticidal net against wild pyrethroid-resistant Anopheles gambiae s.s. from Côte d’Ivoire: a semi-field trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Cyntia Muriel Clegban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Effect of Insecticide-Treated Nets and the Personal Protection against Malaria Mosquito Bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170732. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des principaux répulsifs contre les moustiques les plus dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01795183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pyrethroïd-treated bed net on host seeking behavior of Anopheles gambiae s.s. carrying the kdr allele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kadoke-Lambi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0164518. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When intensity of deltamethrin resistance in Anopheles gambiae s.l. leads to loss of Long Lasting Insecticidal Nets bio-efficacy : a case study in north Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Etang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Piameu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.132. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1420-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and sterilizing effect of Olyset Duo ® , a permethrin and pyriproxyfen mixture net against pyrethroid-susceptible and -resistant strains of Anopheles gambiae s.s. : a release-recapture assay in experimental huts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.27. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Repellent DEET Potentiates Carbamate Effects via Insect Muscarinic Receptor Interactions: An Alternative Strategy to Control Insect Vector-Borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Abd-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Mikulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0126406. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of homes and ways of life : a territorial analysis of the environmental determinants that factor into the proliferation of malaria vectors in the rural region of Allada in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lysaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ladsous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural and Remote Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral cost & overdominance in Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Martin-Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Olyset ® Duo, a permethrin and pyriproxyfen mixture net against wild pyrethroid-resistant Anopheles gambiae s.s. from Côte d’Ivoire: an experimental hut trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.28. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to early morning Anopheles funestus biting behavior and personal protection provided by long-lasting insecticidal nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia B Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.e104967. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Efficacy of Vectobac GR as a Mosquito Larvicide for the Control of Anopheline and Culicine Mosquitoes in Natural Habitats in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Bhonna Soukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ole-Sangba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral adaptation of malaria vectors to LLINs: a reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207 (7), pp.1184-1185. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jit012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance status of Anopheles gambiae s.s population from M'Bé: a WHOPES-labelled experimental hut station, 10 years after the political crisis in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine A Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice A Adja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in timing of mating swarms in sympatric populations of Anopheles coluzzii and Anopheles gambiae s.s. (formerly An. gambiae M and S molecular forms) in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Visiting Insecticide Resistance Status in Anopheles gambiae from Côte d’Ivoire: A Nation-Wide Informative Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou Phamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul K K Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Olyset® Plus, a New Long-Lasting Insecticidal Net Incorporating Permethrin and Piperonil-Butoxide against Multi-Resistant Malaria Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Piameu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Etang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75134. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly software to easily count Anopheles egg batches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mollahosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.122. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-5-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Anopheles funestus Biting Behavior Following Universal Coverage of Long-Lasting Insecticidal Nets in Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinely B Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Elanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles gambiae mosquito isolated neurons: A new biological model for optimizing insecticide/repellent efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Defaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (1), pp.68-73. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Singing on the Wing” as a Mechanism for Species Recognition in the Malarial Mosquito Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.131 - 136. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2009.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protective battle-dress impregnated against mosquito vector bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-3-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative applications for insect viruses: towards insecticide sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Repellents and Organophosphates on Bed Nets: Efficacy and Behavioural Response of Natural Free-Flying An. gambiae Mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (11), pp.e7896. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for inhibition of cholinesterases in insect and mammalian nervous systems by the insect repellent deet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Stojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-7-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-function oxidases are responsible for the synergistic interactions occurring between repellents and insecticides in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-2-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing insecticide resistance in malaria vectors by combining carbamate-treated plastic wall sheeting and pyrethroid-treated bed nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Irish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-8-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture for Controlling Insecticide-Resistant Malaria Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.1707 - 1714. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1411.071575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between repellents and non-pyrethroid insecticides strongly extends the efficacy of treated nets against Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélagie Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Odjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.38. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-6-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEET microencapsulation: a slow-release formulation enhancing the residual efficacy of bed nets against malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael N’guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart G J Knols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (3), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a non-pyrethroid insecticide and a repellent : a new approach for controlling knockdown-resistant mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hougard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2005.72.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paludisme : Où en est la prophylaxie d’exposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ludwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (8), pp.841-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric PENNETIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3362-6371</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125123787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologie médicale - Ecologie comportementale - Paludologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche IRD, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IRD, CNRS, Université de Montpellier), département </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Evolution des Systèmes Vectoriels)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur responsable de l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Control Group</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(VCG), Département ESV, MIVEGEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (2021-Present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de Recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TrapNet (2024-2027) - Moustiquaires-Pièges pour la Lutte contre le Paludisme et la gestion de la résistance aux insecticides chez les vecteurs - Expertise France - L’Initiative - Co-investigateur Principal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REACT 2 (2020-2024) – Lutte contre le paludisme : amélioREr l’accès à la prévention, au diAgnostiC et aux soins pour les communauTés rurales vulnérables - Initiative 5% – Investigateur Prinicpal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMPACT (2020-2023) – Long-acting injectable ivermectin to fight malaria transmission – Unitaid – Co-Investigaeur (PI : Medincell).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REACT (2016-2019) – Gestion de la REsistAnce aux inseCTicides en Côte d’Ivoire et au Burkina Faso : Recherche sur les stratégies de lutte antivectorielles - Initiative 5% – Investigateur Prinicpal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste et affectations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (depuis 06/2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bobo-Dioulasso, Burkina Faso (06/2020 - 05/2024), en accueil à l’IRSS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (07/2019 - 06/2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouaké, Côte d'Ivoire (07/2015 - 07/2019), en accueil à l’IPR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (09/2014 - 07/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cotonou, Bénin (09/2010 - 09/2014), en accueil au CREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier, France (10/2009 - 09/2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatham, UK (09/2008 - 09/2009) en post-doctorat à Natural Resources Institute & University of Sussex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - HDR, Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - Doctorat en parasitologie, Université Montpellier 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - DEA en parasitologie, Université Montpellier 2, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of attractive insecticide-treated nets (ITNs) for reducing malaria transmission: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact detection of pyrethroids widely used in vector control by Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Simplice Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ivermectin-blood meals from treated cattle on mortality and reproductive parameters of Aedes aegypti (Diptera: Culicidae) for vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Malik Bandaogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudenciène Ablawa Agboho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjag005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of non-pyrethroid indoor residual spraying or intensive behaviour change communication in combination with long-lasting insecticidal nets for malaria control in west Africa: a pragmatic, cluster-randomised, controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge-Brice Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Some</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.e1605-e1616. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00216-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of attractive insecticide-treated nets (ITNs) in reducing malaria transmission: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e105. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria epidemiology in the Korhogo area, Northern Côte d’Ivoire: baseline assessment prior to a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’cho Bertin Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diloma Dieudonné Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.309. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05571-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et durabilité des programmes de lutte contre le paludisme à base d’agents de santé communautaire : revue exploratoire d’études qualitatives en zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Yohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Toé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14nh6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite structural identity, ace-1 heterogenous duplication resistance alleles are quite diverse in Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di-Liegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (4), pp.179 - 191. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00670-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0312132. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blood meals taken on ivermectin-treated livestock on survival and egg production of the malaria vector Anopheles coluzzii under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Salle Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Pagabeleguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Patrick Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (8), pp.e0308293. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and behavioural resistance of malaria vectors in rural West-Africa: a data mining study to address their fine-scale spatiotemporal heterogeneity, drivers, and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e11. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact detection of pyrethroids widely used in vector control by Anopheles mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Simplice Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298512. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of the deltamethrin-treated polypropylene long-lasting net LifeNet® in a pyrethroid resistance area in south western Benin: A phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291755. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles sampling collections in the health districts of Korhogo (Côte d’Ivoire) and Diébougou (Burkina Faso) between 2016 and 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.83. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel malaria control tool: Getting ahead of the resistance curse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamidi Zéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Oumar W. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sié Hermann Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.106973. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and characterizing hourly human exposure to malaria vectors bites to address residual malaria transmission during dry and rainy seasons in rural Southwest Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coulibaly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10304-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance status of malaria vectors Anopheles gambiae (s.l.) of southwest Burkina Faso and residual efficacy of indoor residual spraying with microencapsulated pirimiphos-methyl insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Sawdetuo Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alexandre Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04563-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis and prediction of malaria cases using remote sensing meteorological data in Diébougou health district, Burkina Faso, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20027. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven and interpretable machine-learning modeling to explore the fine-scale environmental determinants of malaria vectors biting rates in rural Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.345. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-021-04851-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Yahe® and Panda® 2.0 long-lasting insecticidal nets against wild pyrethroid-resistant Anopheles gambiae s.l. from Côte d’Ivoire: an experimental hut trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia-Muriel Clegban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.347. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-021-04843-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles bionomics, insecticide resistance and malaria transmission in southwest Burkina Faso: A pre-intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Mahugnon Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236920. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-lethal insecticide exposure affects host biting efficiency of Kdr -resistant Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/653980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural adaptations of mosquito vectors to insecticide control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sunlight exposure on the residual efficacy of biolarvicides Bacillus thuringiensis israelensis and Bacillus sphaericus against the main malaria vector, Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.55. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2687-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of vector control tools against malaria-infected mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43195-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level of soluble human leukocyte antigen (HLA)-G at beginning of pregnancy as predictor of risk of malaria during infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sadissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mermoz Sagbohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euripide Avokpaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45688-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles bionomics, insecticide resistance mechanisms, and malaria transmission in the Korhogo area, northern Côte d’Ivoire: a pre-intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Diloma Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin N’cho Tchiekoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.40. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior contact with permethrin decreases its irritancy at the following exposure among a pyrethroid-resistant malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8177. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44633-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of Anopheles spp. breeding habitats in the Korhogo area in northern Côte d’Ivoire: a study prior to a Bti-based larviciding intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3404-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale field testing of alpha-cypermethrin water-dispersible granules in comparison with the recommended wettable powder formulation for indoor residual spraying against malaria vectors in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sidick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current insecticide resistance status of Anopheles gambiae (s.l.) (Culicidae) in rural and urban areas of Bouaké, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounin Danielle Zoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahama Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.118. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field efficacy of a new deltamethrin long lasting insecticidal net (LifeNet©) against wild pyrethroid-resistant Anopheles gambiae in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraïma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sidick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.947. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5876-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEET efficacy increases with age in the vector mosquitoes Anopheles gambiae s.s. and Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Nadalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (6), pp.1542-1548. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of DEET-multiple exposures on behavior and life history traits in the malaria mosquito Anopheles gambiae (s.s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.432. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping insecticide resistance in Anopheles gambiae (s.l.) from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou A Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul K K Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.19. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2546-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Interceptor® G2, a new long-lasting insecticidal net against wild pyrethroid-resistant Anopheles gambiae s.s. from Côte d’Ivoire: a semi-field trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soromane Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Phamien Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Cyntia Muriel Clegban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of indoor residual spray efficacy and effectiveness against Plasmodium falciparum in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Sherrard-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.4982. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07357-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des principaux répulsifs contre les moustiques les plus dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01795183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pyrethroïd-treated bed net on host seeking behavior of Anopheles gambiae s.s. carrying the kdr allele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kadoke-Lambi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0164518. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Effect of Insecticide-Treated Nets and the Personal Protection against Malaria Mosquito Bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170732. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When intensity of deltamethrin resistance in Anopheles gambiae s.l. leads to loss of Long Lasting Insecticidal Nets bio-efficacy : a case study in north Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Etang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Piameu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.132. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1420-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Repellent DEET Potentiates Carbamate Effects via Insect Muscarinic Receptor Interactions: An Alternative Strategy to Control Insect Vector-Borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Abd-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Mikulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0126406. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral cost & overdominance in Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Martin-Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of homes and ways of life : a territorial analysis of the environmental determinants that factor into the proliferation of malaria vectors in the rural region of Allada in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lysaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ladsous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural and Remote Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and sterilizing effect of Olyset Duo ® , a permethrin and pyriproxyfen mixture net against pyrethroid-susceptible and -resistant strains of Anopheles gambiae s.s. : a release-recapture assay in experimental huts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.27. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Olyset ® Duo, a permethrin and pyriproxyfen mixture net against wild pyrethroid-resistant Anopheles gambiae s.s. from Côte d’Ivoire: an experimental hut trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.28. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Efficacy of Vectobac GR as a Mosquito Larvicide for the Control of Anopheline and Culicine Mosquitoes in Natural Habitats in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Bhonna Soukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ole-Sangba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to early morning Anopheles funestus biting behavior and personal protection provided by long-lasting insecticidal nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia B Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.e104967. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance status of Anopheles gambiae s.s population from M'Bé: a WHOPES-labelled experimental hut station, 10 years after the political crisis in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine A Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ludovic Ahoua Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice A Adja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in timing of mating swarms in sympatric populations of Anopheles coluzzii and Anopheles gambiae s.s. (formerly An. gambiae M and S molecular forms) in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral adaptation of malaria vectors to LLINs: a reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207 (7), pp.1184-1185. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jit012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Aedes aegypti larvae to Assess Pesticide Contamination of Soil, Groundwater and Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ahouangninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Assogba-Komlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Visiting Insecticide Resistance Status in Anopheles gambiae from Côte d’Ivoire: A Nation-Wide Informative Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ahoua Alou Phamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul K K Kabran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Olyset® Plus, a New Long-Lasting Insecticidal Net Incorporating Permethrin and Piperonil-Butoxide against Multi-Resistant Malaria Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Piameu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Etang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75134. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Anopheles funestus Biting Behavior Following Universal Coverage of Long-Lasting Insecticidal Nets in Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinely B Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Elanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly software to easily count Anopheles egg batches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mollahosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.122. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-5-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles gambiae mosquito isolated neurons: A new biological model for optimizing insecticide/repellent efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Defaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (1), pp.68-73. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Singing on the Wing” as a Mechanism for Species Recognition in the Malarial Mosquito Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.131 - 136. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2009.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protective battle-dress impregnated against mosquito vector bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-3-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative applications for insect viruses: towards insecticide sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Repellents and Organophosphates on Bed Nets: Efficacy and Behavioural Response of Natural Free-Flying An. gambiae Mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (11), pp.e7896. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-function oxidases are responsible for the synergistic interactions occurring between repellents and insecticides in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-2-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing insecticide resistance in malaria vectors by combining carbamate-treated plastic wall sheeting and pyrethroid-treated bed nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Irish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-8-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for inhibition of cholinesterases in insect and mammalian nervous systems by the insect repellent deet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Stojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-7-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture for Controlling Insecticide-Resistant Malaria Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.1707 - 1714. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1411.071575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between repellents and non-pyrethroid insecticides strongly extends the efficacy of treated nets against Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélagie Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Odjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.38. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-6-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEET microencapsulation: a slow-release formulation enhancing the residual efficacy of bed nets against malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael N’guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart G J Knols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (3), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paludisme : Où en est la prophylaxie d’exposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ludwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (8), pp.841-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a non-pyrethroid insecticide and a repellent : a new approach for controlling knockdown-resistant mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hougard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2005.72.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9296F9BF"/>
+    <w:nsid w:val="FC440A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pennetier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-6371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125123787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr/departements-scientifiques/evolution-des-systemes-vectoriels-esv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr/departements-scientifiques/evolution-des-systemes-vectoriels-esv/equipes-esv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Zogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Alou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Amanan Koffi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Simplice Kambou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Valente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Hermann Pooda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Malik Bandaogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudenci&#232;ne Ablawa Agboho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjag005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yohan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande To&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nh6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281223v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;cho Bertin Tchiekoi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Barnabas Zogo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Som&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diloma Dieudonn&#233; Soma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05571-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Diloma Soma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.367" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Claret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di-Liegro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Assogba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00670-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic P Ahoua Alou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Salle Hien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Pagabeleguem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Patrick Heinrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Alfa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dahounto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.83" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sagna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamidi Z&#233;la" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar W. Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taconet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulibaly." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10304-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sawdetuo Hien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04563-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bationo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99457-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia-Muriel Clegban" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soromane Camara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kabran Kouame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04843-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04851-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Mahugnon Zogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin N&#8217;cho Tchiekoi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal Diop" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/653980" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3404-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mulatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44633-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2687-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Phamien Ahoua Alou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania D&#8217;almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sadissou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermoz Sagbohan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripide Avokpaho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45688-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43195-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3024-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882506v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sidick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3071-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boura&#239;ma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5876-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounin Danielle Zoh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Toure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2702-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadalin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou A Koffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K K Kabran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2546-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Sherrard-Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Griffin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winskill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07357-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cyntia Muriel Clegban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kabran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hougard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170732" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal M Diop" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kadoke-Lambi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164518" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Etang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piameu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1420-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elves Duarte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Abd-Ella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stankiewicz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Mikulska" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126406" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ladsous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938142v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Martin-Herrou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121755" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Djenontin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Dosso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia B Damien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104967" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Bhonna Soukou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ole-Sangba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087934" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965676v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine A Koffi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A Adja" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-151" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Sawadogo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-275" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249028v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou Phamien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l N'Guessan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082387" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249012v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mollahosseini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio dos Anjos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-122" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinely B Gomez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elanga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis565" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Warren" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dabire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Russell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.11.040" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249009v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chabi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-3-81" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248998v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2008.12.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248981v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Licciardi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007896" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409532v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-7-47" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-2-17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248986v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Irish" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-233" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1411.071575" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Boko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Odjo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-38" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248978v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N&#8217;guessan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart G J Knols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rowland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.10.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8Z85BZ95-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248810v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2005.72.739" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248901v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ludwall" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Gentile" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pennetier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-6371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125123787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr/departements-scientifiques/evolution-des-systemes-vectoriels-esv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr/departements-scientifiques/evolution-des-systemes-vectoriels-esv/equipes-esv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Simplice Kambou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Valente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Zogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Alou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Amanan Koffi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Hermann Pooda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Malik Bandaogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudenci&#232;ne Ablawa Agboho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjag005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281223v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;cho Bertin Tchiekoi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Barnabas Zogo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Som&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diloma Dieudonn&#233; Soma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05571-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yohan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande To&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nh6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Claret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di-Liegro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Assogba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00670-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic P Ahoua Alou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312132" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Salle Hien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Pagabeleguem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Patrick Heinrich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308293" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Diloma Soma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Alfa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dahounto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.83" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sagna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamidi Z&#233;la" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar W. Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taconet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulibaly." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10304-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sawdetuo Hien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04563-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bationo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99457-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04851-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia-Muriel Clegban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soromane Camara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kabran Kouame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04843-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Mahugnon Zogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin N&#8217;cho Tchiekoi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal Diop" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/653980" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.03.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2687-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mulatier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43195-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania D&#8217;almeida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sadissou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermoz Sagbohan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripide Avokpaho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45688-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Phamien Ahoua Alou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44633-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3404-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sidick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3071-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounin Danielle Zoh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Toure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2702-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boura&#239;ma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5876-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadalin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3024-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou A Koffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K K Kabran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2546-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249039v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cyntia Muriel Clegban" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kabran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Sherrard-Smith" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Griffin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winskill" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07357-w" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal M Diop" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kadoke-Lambi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164518" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hougard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170732" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975077v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Etang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piameu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1420-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Abd-Ella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stankiewicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Mikulska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Nowak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126406" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Martin-Herrou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121755" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ladsous" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elves Duarte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Djenontin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Dosso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Bhonna Soukou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ole-Sangba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087934" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia B Damien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104967" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249017v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine A Koffi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A Adja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Sawadogo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-275" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965676v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ahouangninou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Assogba-Komlan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249028v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou Phamien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l N'Guessan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082387" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249019v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742218v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinely B Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elanga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis565" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249012v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mollahosseini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio dos Anjos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-122" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249004v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Warren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dabire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Russell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.11.040" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249009v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chabi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-3-81" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248998v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2008.12.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Licciardi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007896" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-2-17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248986v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Irish" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-233" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409532v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-7-47" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1411.071575" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248910v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Boko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Odjo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-38" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248978v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N&#8217;guessan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart G J Knols" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rowland" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.10.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8Z85BZ95-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248901v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ludwall" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Gentile" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2005.72.739" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>