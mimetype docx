--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Pérolini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF INSPE Saint-Denis de La Réunion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche portent sur les relations entre culture savante et culture populaire, à travers l’exploration de deux grands pôles : la chanson française en lien avec la poésie, d’une part, et la narration, d’autre part – par le texte (le roman policier – et notamment l’oeuvre de Léo Malet) et par l’image (bande dessinée, cinéma), dans une perspective aussi bien intersémiotiquequ’intermédiale – ce qui favorise leur transposition didactique tant trans qu’interdisciplinaire – et par le prisme de deux grandes perspectives : l’esthétique et l’idéologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez la case aux esclaves ! Pour une compréhension sensible de l’esclavage et de l’engagisme dans l’Océan indien, par l’étude de la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Fageol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La Bande Dessinée : un support pour l’investigation en classe ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’Académie de Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardi-Bourgeon : regards croisés sur la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La BD au crible de l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2024, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Michel, l’institutrice qui s’inscrit dans les marges. Enseigner en situation de crise, de la Commune de Paris (1871) à la déportation en Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Cri du Peuple, Jules Vallès, Jean Vautrin, Jacques Tardi. La presse, le roman, la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire tout Tardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steen Bille Jørgensen, Lambert Barthélémy et Denis Mellier, Cédric Pérolini, Jun 2023, Aarhus (Danemark), Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le Fou devint roi : autobiographie de Gary Kasparov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographie: la dépense, l’excès, Autobiography: excess, self-expenditure, Autobiografia: il dispendio di sé, l’eccesso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corto Maltese, de la marine à l'aquarelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ici, la voix des eaux ne tarit pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corto Maltese, de la marine à l'aquarelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Ici, la voix des eaux ne tarit pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens, un petit air frondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soluble dans l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet : le petit délinquant devenu parrain du polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La figure du rebelle : écriture de soi et formes d'autolégitimation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bovino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassens parmi les poètes : la poésie en toute liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boulouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pippo Gurrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassens anarchiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2023, Brassens anarchiste, 9782350308845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Secret de la Licorne : de Hergé à Spielberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tintin aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEORG, pp.371-387, 2021, Tintin aujourd'hui, 2825712442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cortographe inspiré, de la ballade géographique à la ballade poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ailleurs de Corto Maltese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791094898055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens, &amp;quot;un petit air frondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soluble dans l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2014, 9782357680449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PÉROLINI (Cédric), « Le rose et le noir, roman d'amour vs roman policier ?. Quête amoureuse et enquête criminelle dans les romans de Léo Malet », La Revue des lettres modernes, 2022 -3, Amour fou et crimes en séries. Quand le polar ausculte les abîmes, p. 19-35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12019-3.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le Fou devint roi : l'autobiographie de Garry Kasparov. Le franc-tireur contre les apparatchiks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sang froid : le motif du vampire dans l'oeuvre de Léo Malet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joker aux Oscars, fini de rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Michel Tournier, dirigé et préfacé par Arlette Bouloumié, Paris, Champion, « Dictionnaires & références », 2019, 458 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sang froid : le motif du vampire dans l’œuvre de Léo Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autobiographie / Convivium, Nourriture-Frankenstein, Vampirisme, 13, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais l'ami de Brassens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, p.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassens m'a accompagné toute ma vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Patriotes s'attaquent à la mauvaise herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1808, p.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture populaire et culture militaire, ces chanteurs, dessinateurs, ou écrivains qui disent non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Georges et le Petit Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aragon est mort, André Breton est vivant : le surréalisme face à la presse libertaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélusine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (p.315-325)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bon coup de Manchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, p.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le papillon et les ricochets, éloge de la légèreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, p.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet, Le petit délinquant devenu parrain du polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Figure du rebelle : écriture de soi et formes d'autolégitimation, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, p. 6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet revient au bercail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, p.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens et Léo Malet : de tonton Nestor à Nestor Burma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, p.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Père Noël selon Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, p. 9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Sotanos de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gangsterera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, p.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet y Jacques Tardi : Companerismo politico o encuentro poético ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gangsterera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, p. 13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Nestor Burma a-t-il appris à faire du vélo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, p.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anarchiste couronné d'Antonin Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trilogie noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cri du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Le Suivant sur la liste de Manon Fargetton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Comme des images de Clémentine Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Les Substituts de Johan Heliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet mauvais sujet, Nestor Burma passe aux aveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atinoir, 2010, Jacques Aubergy, 9782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet le poète et le gratte-papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. UNIVERSITE SORBONNE NOUVELLE – PARIS 3 2009. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01340378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Pérolini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF INSPE Saint-Denis de La Réunion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche portent sur les relations entre culture savante et culture populaire, à travers l’exploration de deux grands pôles : la chanson française en lien avec la poésie, d’une part, et la narration, d’autre part – par le texte (le roman policier – et notamment l’oeuvre de Léo Malet) et par l’image (bande dessinée, cinéma), dans une perspective aussi bien intersémiotiquequ’intermédiale – ce qui favorise leur transposition didactique tant trans qu’interdisciplinaire – et par le prisme de deux grandes perspectives : l’esthétique et l’idéologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez la case aux esclaves ! Pour une compréhension sensible de l’esclavage et de l’engagisme dans l’Océan indien, par l’étude de la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Fageol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La Bande Dessinée : un support pour l’investigation en classe ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’Académie de Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardi-Bourgeon : regards croisés sur la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La BD au crible de l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2024, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Michel, l’institutrice qui s’inscrit dans les marges. Enseigner en situation de crise, de la Commune de Paris (1871) à la déportation en Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Cri du Peuple, Jules Vallès, Jean Vautrin, Jacques Tardi. La presse, le roman, la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire tout Tardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steen Bille Jørgensen, Lambert Barthélémy et Denis Mellier, Cédric Pérolini, Jun 2023, Aarhus (Danemark), Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le Fou devint roi : autobiographie de Gary Kasparov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographie: la dépense, l’excès, Autobiography: excess, self-expenditure, Autobiografia: il dispendio di sé, l’eccesso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corto Maltese, de la marine à l'aquarelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ici, la voix des eaux ne tarit pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corto Maltese, de la marine à l'aquarelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Ici, la voix des eaux ne tarit pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens, un petit air frondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soluble dans l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet : le petit délinquant devenu parrain du polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La figure du rebelle : écriture de soi et formes d'autolégitimation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bovino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassens parmi les poètes : la poésie en toute liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boulouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pippo Gurrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassens anarchiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2023, Brassens anarchiste, 9782350308845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Secret de la Licorne : de Hergé à Spielberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tintin aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEORG, pp.371-387, 2021, Tintin aujourd'hui, 2825712442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cortographe inspiré, de la ballade géographique à la ballade poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ailleurs de Corto Maltese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791094898055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens, &amp;quot;un petit air frondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soluble dans l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2014, 9782357680449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le Fou devint roi : l'autobiographie de Garry Kasparov. Le franc-tireur contre les apparatchiks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PÉROLINI (Cédric), « Le rose et le noir, roman d'amour vs roman policier ?. Quête amoureuse et enquête criminelle dans les romans de Léo Malet », La Revue des lettres modernes, 2022 -3, Amour fou et crimes en séries. Quand le polar ausculte les abîmes, p. 19-35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12019-3.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joker aux Oscars, fini de rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Michel Tournier, dirigé et préfacé par Arlette Bouloumié, Paris, Champion, « Dictionnaires & références », 2019, 458 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sang froid : le motif du vampire dans l’œuvre de Léo Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autobiographie / Convivium, Nourriture-Frankenstein, Vampirisme, 13, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sang froid : le motif du vampire dans l'oeuvre de Léo Malet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassens m'a accompagné toute ma vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais l'ami de Brassens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, p.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Patriotes s'attaquent à la mauvaise herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1808, p.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Georges et le Petit Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture populaire et culture militaire, ces chanteurs, dessinateurs, ou écrivains qui disent non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bon coup de Manchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, p.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aragon est mort, André Breton est vivant : le surréalisme face à la presse libertaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélusine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (p.315-325)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le papillon et les ricochets, éloge de la légèreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, p.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet, Le petit délinquant devenu parrain du polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Figure du rebelle : écriture de soi et formes d'autolégitimation, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, p. 6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet revient au bercail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, p.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens et Léo Malet : de tonton Nestor à Nestor Burma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, p.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Sotanos de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gangsterera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, p.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Père Noël selon Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, p. 9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet y Jacques Tardi : Companerismo politico o encuentro poético ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gangsterera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, p. 13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Nestor Burma a-t-il appris à faire du vélo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, p.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anarchiste couronné d'Antonin Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cri du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trilogie noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Le Suivant sur la liste de Manon Fargetton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Comme des images de Clémentine Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Les Substituts de Johan Heliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet mauvais sujet, Nestor Burma passe aux aveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atinoir, 2010, Jacques Aubergy, 9782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet le poète et le gratte-papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. UNIVERSITE SORBONNE NOUVELLE – PARIS 3 2009. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01340378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05325986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04770299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293179v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulouque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12019-3.p.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01340378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05325986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04770299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293179v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulouque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12019-3.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01340378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>