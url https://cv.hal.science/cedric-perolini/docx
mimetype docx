--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Pérolini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF INSPE Saint-Denis de La Réunion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche portent sur les relations entre culture savante et culture populaire, à travers l’exploration de deux grands pôles : la chanson française en lien avec la poésie, d’une part, et la narration, d’autre part – par le texte (le roman policier – et notamment l’oeuvre de Léo Malet) et par l’image (bande dessinée, cinéma), dans une perspective aussi bien intersémiotiquequ’intermédiale – ce qui favorise leur transposition didactique tant trans qu’interdisciplinaire – et par le prisme de deux grandes perspectives : l’esthétique et l’idéologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez la case aux esclaves ! Pour une compréhension sensible de l’esclavage et de l’engagisme dans l’Océan indien, par l’étude de la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Fageol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La Bande Dessinée : un support pour l’investigation en classe ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’Académie de Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardi-Bourgeon : regards croisés sur la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La BD au crible de l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2024, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Michel, l’institutrice qui s’inscrit dans les marges. Enseigner en situation de crise, de la Commune de Paris (1871) à la déportation en Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Cri du Peuple, Jules Vallès, Jean Vautrin, Jacques Tardi. La presse, le roman, la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire tout Tardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steen Bille Jørgensen, Lambert Barthélémy et Denis Mellier, Cédric Pérolini, Jun 2023, Aarhus (Danemark), Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le Fou devint roi : autobiographie de Gary Kasparov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographie: la dépense, l’excès, Autobiography: excess, self-expenditure, Autobiografia: il dispendio di sé, l’eccesso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corto Maltese, de la marine à l'aquarelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ici, la voix des eaux ne tarit pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corto Maltese, de la marine à l'aquarelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Ici, la voix des eaux ne tarit pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens, un petit air frondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soluble dans l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet : le petit délinquant devenu parrain du polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La figure du rebelle : écriture de soi et formes d'autolégitimation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bovino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassens parmi les poètes : la poésie en toute liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boulouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pippo Gurrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassens anarchiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2023, Brassens anarchiste, 9782350308845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Secret de la Licorne : de Hergé à Spielberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tintin aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEORG, pp.371-387, 2021, Tintin aujourd'hui, 2825712442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cortographe inspiré, de la ballade géographique à la ballade poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ailleurs de Corto Maltese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791094898055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens, &amp;quot;un petit air frondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soluble dans l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2014, 9782357680449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le Fou devint roi : l'autobiographie de Garry Kasparov. Le franc-tireur contre les apparatchiks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PÉROLINI (Cédric), « Le rose et le noir, roman d'amour vs roman policier ?. Quête amoureuse et enquête criminelle dans les romans de Léo Malet », La Revue des lettres modernes, 2022 -3, Amour fou et crimes en séries. Quand le polar ausculte les abîmes, p. 19-35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12019-3.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joker aux Oscars, fini de rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Michel Tournier, dirigé et préfacé par Arlette Bouloumié, Paris, Champion, « Dictionnaires & références », 2019, 458 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sang froid : le motif du vampire dans l’œuvre de Léo Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autobiographie / Convivium, Nourriture-Frankenstein, Vampirisme, 13, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sang froid : le motif du vampire dans l'oeuvre de Léo Malet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassens m'a accompagné toute ma vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais l'ami de Brassens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, p.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Patriotes s'attaquent à la mauvaise herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1808, p.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Georges et le Petit Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture populaire et culture militaire, ces chanteurs, dessinateurs, ou écrivains qui disent non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bon coup de Manchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, p.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aragon est mort, André Breton est vivant : le surréalisme face à la presse libertaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélusine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (p.315-325)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le papillon et les ricochets, éloge de la légèreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, p.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet, Le petit délinquant devenu parrain du polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Figure du rebelle : écriture de soi et formes d'autolégitimation, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, p. 6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet revient au bercail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, p.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens et Léo Malet : de tonton Nestor à Nestor Burma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, p.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Sotanos de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gangsterera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, p.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Père Noël selon Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, p. 9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet y Jacques Tardi : Companerismo politico o encuentro poético ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gangsterera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, p. 13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Nestor Burma a-t-il appris à faire du vélo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, p.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anarchiste couronné d'Antonin Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cri du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trilogie noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Le Suivant sur la liste de Manon Fargetton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Comme des images de Clémentine Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Les Substituts de Johan Heliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet mauvais sujet, Nestor Burma passe aux aveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atinoir, 2010, Jacques Aubergy, 9782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet le poète et le gratte-papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. UNIVERSITE SORBONNE NOUVELLE – PARIS 3 2009. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01340378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Pérolini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF INSPE Saint-Denis de La Réunion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche portent sur les relations entre culture savante et culture populaire, à travers l’exploration de deux grands pôles : la chanson française en lien avec la poésie, d’une part, et la narration, d’autre part – par le texte (le roman policier – et notamment l’oeuvre de Léo Malet) et par l’image (bande dessinée, cinéma), dans une perspective aussi bien intersémiotiquequ’intermédiale – ce qui favorise leur transposition didactique tant trans qu’interdisciplinaire – et par le prisme de deux grandes perspectives : l’esthétique et l’idéologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez la case aux esclaves ! Pour une compréhension sensible de l’esclavage et de l’engagisme dans l’Océan indien, par l’étude de la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Fageol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La Bande Dessinée : un support pour l’investigation en classe ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’Académie de Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardi-Bourgeon : regards croisés sur la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La BD au crible de l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2024, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Michel, l’institutrice qui s’inscrit dans les marges. Enseigner en situation de crise, de la Commune de Paris (1871) à la déportation en Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Cri du Peuple, Jules Vallès, Jean Vautrin, Jacques Tardi. La presse, le roman, la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire tout Tardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steen Bille Jørgensen, Lambert Barthélémy et Denis Mellier, Cédric Pérolini, Jun 2023, Aarhus (Danemark), Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le Fou devint roi : autobiographie de Gary Kasparov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographie: la dépense, l’excès, Autobiography: excess, self-expenditure, Autobiografia: il dispendio di sé, l’eccesso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corto Maltese, de la marine à l'aquarelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ici, la voix des eaux ne tarit pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corto Maltese, de la marine à l'aquarelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Ici, la voix des eaux ne tarit pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens, un petit air frondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soluble dans l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet : le petit délinquant devenu parrain du polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La figure du rebelle : écriture de soi et formes d'autolégitimation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bovino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassens parmi les poètes : la poésie en toute liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boulouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pippo Gurrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassens anarchiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2023, Brassens anarchiste, 9782350308845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Secret de la Licorne : de Hergé à Spielberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tintin aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEORG, pp.371-387, 2021, Tintin aujourd'hui, 2825712442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cortographe inspiré, de la ballade géographique à la ballade poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ailleurs de Corto Maltese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791094898055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens, &amp;quot;un petit air frondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soluble dans l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2014, 9782357680449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le Fou devint roi : l'autobiographie de Garry Kasparov. Le franc-tireur contre les apparatchiks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PÉROLINI (Cédric), « Le rose et le noir, roman d'amour vs roman policier ?. Quête amoureuse et enquête criminelle dans les romans de Léo Malet », La Revue des lettres modernes, 2022 -3, Amour fou et crimes en séries. Quand le polar ausculte les abîmes, p. 19-35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12019-3.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joker aux Oscars, fini de rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Michel Tournier, dirigé et préfacé par Arlette Bouloumié, Paris, Champion, « Dictionnaires & références », 2019, 458 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sang froid : le motif du vampire dans l’œuvre de Léo Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autobiographie / Convivium, Nourriture-Frankenstein, Vampirisme, 13, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sang froid : le motif du vampire dans l'oeuvre de Léo Malet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais l'ami de Brassens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, p.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassens m'a accompagné toute ma vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Patriotes s'attaquent à la mauvaise herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1808, p.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Georges et le Petit Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture populaire et culture militaire, ces chanteurs, dessinateurs, ou écrivains qui disent non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde libertaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bon coup de Manchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, p.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aragon est mort, André Breton est vivant : le surréalisme face à la presse libertaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélusine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (p.315-325)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le papillon et les ricochets, éloge de la légèreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, p.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet, Le petit délinquant devenu parrain du polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Figure du rebelle : écriture de soi et formes d'autolégitimation, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, p. 6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet revient au bercail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, p.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brassens et Léo Malet : de tonton Nestor à Nestor Burma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Georges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, p.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Sotanos de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gangsterera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, p.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Père Noël selon Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, p. 9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet y Jacques Tardi : Companerismo politico o encuentro poético ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gangsterera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, p. 13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Nestor Burma a-t-il appris à faire du vélo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">813, Les amis de la littérature policière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, p.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anarchiste couronné d'Antonin Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cri du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trilogie noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Le Suivant sur la liste de Manon Fargetton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Comme des images de Clémentine Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Jury du prix NRP de la littérature jeunesse sur le roman Les Substituts de Johan Heliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet mauvais sujet, Nestor Burma passe aux aveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atinoir, 2010, Jacques Aubergy, 9782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malet le poète et le gratte-papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. UNIVERSITE SORBONNE NOUVELLE – PARIS 3 2009. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01340378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05325986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04770299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293179v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulouque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12019-3.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01340378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05325986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04770299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293179v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulouque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12019-3.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01340378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>