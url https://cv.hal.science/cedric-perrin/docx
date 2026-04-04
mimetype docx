--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Perrin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur rattaché à l'IDHE.S Evry (UMR8533)PROFESSEUR AGRÉGÉ, LYCÉE GRANDMONT, TOURS (37) —CHARGÉ DE COURS, UNIVERSITÉ D’EVRY Paris Saclay—</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSEUR AGRÉGÉ, LYCÉE GRANDMONT, TOURS (37) —</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CHARGÉ DE COURS, UNIVERSITÉ D’EVRY Paris Saclay—</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur rattaché à l'IDHE.S Evry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie & Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TechInn) et Marché et OrganisationsDirecteur de la collection Clefs-Concours Histoire économique et sociale aux Editions AtlandeMembre du Réseau de recherches sur l'Innovation (RRI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire  économique,  politique  et  sociale  des  artisansPetites  entreprises,  territoires  et  industrialisation Histoire  de  l’enseignement  technique  et  de  l’apprentissageHistoire des techniques et de l’innovation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">OuvragesLe XXe siècle des artisans. Histoire d’une disparition non advenue, Le Manuscrit, Paris, 2023.Histoire économique de Vichy. L’Etat, les hommes, les entreprises, Perrin, Paris, 2017.  (avec  F.  Grenard  et  F.  Le  Bot)Entre  gloriﬁcation  et  abandon.  L’Etat  et  les  artisans  en  France  (1938-1970),  Comité pour  l’histoire  économique  et  financière  de  la  France,  Paris,  2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions   d’ouvrages et   de   numéros   de   revueArtisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025. (avec S. Boutillier).« L’artisanat et ses entreprises : regards croisés », Entreprises & Histoire, n° 115, 2024. (avec S. Boutillier).« L’artisanat. Un concept », Artefact, n° 19, 2023 (avec François Rivière).« Trajectoires d’innovations et d’innovateurs », Technologie et Innovation, vol. 7, n°1, 2022 (avec S. Boutillier)« Histoire d’innovations, histoire d’entrepreneurs », Technologie et Innovation, vol. 6, n° 4, 2021 (avec S. Boutillier)« Inventions et histoire des techniques », Technologie et innovation, vol. 4, n°4, 2019«  L’Homme-Machine (1) - Le travailleur-machine », L’Homme & la Société, n° 205, 2017, (avec F. Le Bot, O. Dard, C. Didry et C. Dupuy).«  L’Homme-Machine (2) - Du travailleur augmenté à l’homme augmenté », L’Homme & la Société, n° 207, 2018, (avec F. Le Bot, O. Dard, C. Didry et C. Dupuy).«   Petites entreprises  dans  l’histoire  industrielle   »,  Marché  et  Organisations,  n°30  2017. « Le  temps  des  artisans.  Permanences  et  mutations. »,  Marché  et  organisations,  n° 24,  2015.  (avec  S.  Boutillier  et  C.  Fournier)  « Le  XXe  siècle  du  Technique.  Formation,  recherche  et  économie»,  Artefact,  n°  3, 2015.  (avec  G.  Brucy,  F.  Le  Bot  et  F.  Wassouni) «   Les  mille  peaux  du  capitalisme   »,  L’Homme  et  la  Société,   n°  193/194  &  n°195/196,  2014  &  2015.  (avec  O.  Dard,  C.  Didry,  F.  Le  Bot)  Grandmont.  Un  lycée,  un  lieu,  une  histoire,  Presses  de  Grandmont,  Tours,  2013. Les  chemins  de  l’industrialisation  en  Espagne  et  en  France.  Les  PME  et  le  développement des  territoires  (XVIIIè-XXè  siècles),  Peter  Lang,  Bruxelles,  2011.  (avec  F.  Le  Bot)  « Agriculture,  territoires  et  mondialisation »,  Mondes  en  Mouvements,  n°  1,  2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles   et   communications Artisans  et  artisanat« Introduction. Le monde des métiers d’art. », dans Sophie Boutillier & Cédric Perrin (dir.), Artisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025.« Aux origines de la politique de soutien aux métiers d’art en France (1889-1990) », dans Sophie Boutillier & Cédric Perrin (dir.), Artisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025.« L’artisanat et ses entreprises : regards croisés. Editorial », Entreprises & Histoire, n° 115, 2024. (avec S. Boutillier).« La naissance de l’artisanat en France à travers un tract de la CGAF de 1923 », Entreprises & Histoire, n° 115, 2024.« Quand Robert Doisneau photographiait les artisans », Entreprises & Histoire, n° 115, 2024.« L’artisanat : héritage menacé ou futur du travail ? », Etudes, n° 4319, octobre 2024.« L’artisanat, histoire et enjeux d’une notion », Artefact n°19, 2023 (avec G. Carnino, F. Rivière, V. Nègre et G. Pagès).« La chambre dans l’atelier. François Kollar et le travail des artisans », Images du travail, travail des images, n°12, 2022, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/itti/2483</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L'artisanat français et le « modèle allemand » des années 1920 à la fin des années 1950 », H. Joly, P. Müller (dir.), Les espaces d'interaction des élites françaises et allemandes. 1920-1950, Presses universitaires de Rennes,  Rennes, 2021.« Le résistible déclin des entreprises artisanales en France des années 1920 aux années 1970 », Entreprises et Histoire, n°100, 2020.« Ce que l’industrialisation a fait aux artisans d’Europe occidentale, années 1830 - années 1930. », Artefact, n° 13, 2020.« Parole in storia : Artigiano/Artisan », Diacronie. Studi di storia contemporanea, n°22, 2020. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.studistorici.com/2020/04/30/parole-in-storia-artisan-fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« De l’indépendant à l’entrepreneur : les artisans du bâtiment en France des années 1930 aux années 1970 », AEdificare, n° 5, 2019« Etienne Clémentel. Père de l’artisanat français », dans M.C. Kessler, G. Rousseau (dir.), Etienne Clémentel. Politique et action publique sous la Troisième République, Peter Lang, Bruxelles, 2018.« L’artisanat, un ordre économique sans machine ? Penser et repenser l’artisanat et la société française au XXè siècle », L’homme et la société, n°207, 2017.Notices «artisan ﬁscal» et «centre de gestion agréé des artisans», dans D. Bensadon, N. Praquin et B. Touchelay (dir.), Dictionnaire historique de comptabilité des  entreprises,  Presses  universitaires  du  Septentrion,  2016.« Un million d’artisans. La situation actuelle de l’artisanat français dans une perspective historique », Marché et organisations, n° 24, 2015.  « Le  crédit  interentreprises  et  le  ﬁnancement  des  investissements  dans  l’artisanat des  années  1950-1960 :  mythes  et  réalités »,  Entreprises  et  Histoire,  n°  77,  2014.« Le  proﬁt  invisible ?  Les  entreprises  artisanales  au  XXè  siècle »,  dans  A.  Cortat,  J.-M.  Olivier  (dir.),  Le  proﬁt  dans  les  PME.  Perspectives  historiques  (19è-20è),  Alphil, Neuchâtel,  2014.“Promouvoir  son  travail.  La  publicité  des  artisans  en  France  au  XXe  siècle”,  dans Monde(s)  du  travail,  Recherche  socialiste,  n°  60-61,  2012.« Les  droites  et  les  artisans  de  l’entre-deux-guerres  aux  années  1970 »,  dans  O. Dard,  G.  Richard  (dir.),  Les  droites  et  l’économie,  éd.  Riveneuves,  Paris,  2011.“La  seconde  guerre  mondiale  et  la  crise  de  l’artisanat  des  années  1950  et 1960   »,   dans  O.  Dard,  H.  Joly  et  P.  Verheyde  (dir.),  Les  entreprises  françaises, l’occupation  et  le  second  XXè  siècle,  éd.  du  CRULH,  Metz,  2011.« L’artisanat  de  la  consommation  en  contexte  de  pénurie »,  dans  S.  Effosse,  M.  de Ferrière,  H.  Joly  (dir.),  Les  entreprises  de  biens  de  consommation  sous  l’occupation, PUFR,  Tours,  2010.(collectif)  Traité  de  l’artisanat  et  de  la  petite  entreprise,  Educaweb,  Paris,  2009.«  Des  utopies  conservatrices  :  Franco,  Pétain  et  les  artisans  »  ,  dans  M.  Lescure,  S. Guillaume  (dir.),  Les  PME  dans  les  sociétés  européennes  de  1880  à  nos  jours,  Peter Lang,  Bruxelles,  2008.« Le  travail  dans  l’imagerie  de  la  révolution  nationale »,  Gavroche,  n°  155,  2008.«  La  représentation  des  artisans  sous  Vichy  »,  dans  M.  Margairaz,  D.  Tartakowsky (dir.),  Le  syndicalisme  dans  la  France  occupée,  PUR,  Rennes,  2008.«   L’Etat  et  les  artisans   au  XXème  siècle»,  Les  notes  bleues  de  Bercy,  n°  333,  Paris, juillet  2007.“Les  entreprises  artisanales  et  la  ﬁscalité  en  France  entre  1945  et  1970”,  dans  M. Lévy-Leboyer,  M.  Lescure,  A.  Plessis  (dir.)  L’impôt  en  France  aux  XIXè  et  XXè siècles,  Comité  pour  l’histoire  économique  et  ﬁnancière  de  la  France,  Paris,  2006.  “Les  radicaux,  Pierre  Mendès-France  et  l'artisanat  sous  la  IVème  République”, dans  D.  Franche,  Y.  Leonard  (dir.),  Pierre  Mendès-France  et  la  démocratie  locale,  PUR, Rennes,  2004.“L'artisanat  au  féminin.  Les  artisanes  en  France  au  XXè  siècle.”,  Histoire  et  sociétés, n°  16,  2005.“L’Etat  face  aux  mutations  de  l’artisanat  des  années  1930  aux  années  1960”,  dans Natacha  Coquery,  Liliane  Hilaire-Perez,  Line  Sallmann  et  Catherine  Verna, Artisans, industries. Nouvelles révolutions du Moyen Age à nos jours, Cahiers d'Histoire et de Philosophie des Sciences, n° 52, ENS-Editions/SFHST, Lyon, 2004.“L’instrumentalisation des coopératives artisanales sous Vichy”, RECMA, n° 286, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PME et territoires« Regards sur les PME dans l’histoire industrielle. Une introduction. », Marché et organisations, n° 30, 2017« Le syndicalisme des petits entrepreneurs », dans Dimitri Uzunidis et André Tiran (dir.), Dictionnaire économique de l’entrepreneur, Classiques Garnier, Paris, 2017.« Le district en échec. L’exemple des tanneries de Château-Renault (v. 1860-1985) », dans Natacha Coquery, Matthieu de Oliveira (dir.), L’échec a-t-il des vertus économiques ?, Comité pour l’histoire économique et financière de la France, Paris, 2015.« La construction de territoires industriels. Les industries animales dans l’Ouest de la France : Château-Renault et Surgères», Marché et organisations, n° 23, 2015.« Le développement durable en perspective historique : l’exemple des tanneries », L’Homme et la Société, n° 193-194, 2014.« El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las empresas », Investigaciones de Historia Economica, vol. 8, n° 1, 2012. (avec F. Le Bot)« PME et décentralisation industrielle dans le Nord », dans M-P. Chelini, J-F. Eck (dir.) PME et grandes entreprises en Europe du Nord-Ouest, Presses universitaires du septentrion,  Lille, 2012.« Mobiliser l'industrie de la chaussure, mobiliser ses territoires », Terrains et Travaux, n° 19, 2011. (avec F. Le Bot)« Historiographie en perspectives : PME, territoires et industrialisation en Espagne et en France. », dans F. Le Bot, C. Perrin (dir.) Les chemins de l’industrialisation. PME et territoires en Espagne et en France (XIXè-XXIè siècles), Peter Lang, Bruxelles, 2011. (avec F. Le Bot)« Les créations d’entreprises de loisir : l’exemple de Tours (1880-1936) », dans R. Beck, A. Madoeuf (dir.), Divertissements et loisirs dans les sociétés urbaines, Presses Universitaires  François Rabelais, Tours, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage et enseignement technique« De la loi Astier à la loi Walter-Paulin : la naissance de l’apprentissage artisanal », G. Bodé, S. Lembré, M. Thivend (dir.), Une formation au travail pour tous ? La loi Astier, un projet pour le XXè siècle, Garnier, Paris, 2022.« Les apprentis dans les entreprises artisanales de la fin des années 1930 aux années 1960 », P. Kergoat, D. Maillard (dir.), Garçons et filles en apprentissage. Représentations, transformations, variations, Octarès, Paris, 2022.« Usine ou école ? Les ateliers du lycée Grandmont », Images du Travail, Travail des Images, n°9, 2020. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imagesdutravail.edel.univ-poitiers.fr/index.php?id=2741</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« La création du lycée Grandmont à Tours (1954-1963) : l’impromptue mise en lycée de l’enseignement technique», Histoire de l’éducation, n° 147, 2017.« Pour une histoire culturelle du siècle du Technique », Artefact, n° 3, 2015. (avec G. Brucy, F. Le Bot et F. Wassouni)« L’enseignement professionnel : enjeu des relations État-Artisanat de 1945 aux années 1970 », Artefact, n° 3, 2015.« Grandmont, du parc au lycée. Ruptures, continuité et identité d’un lieu », dans C. Perrin (dir.) Grandmont. Un lycée, un lieu, une histoire, Presses de Grandmont, Tours, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des techniques et des innovations« Des innovations sans innovateur. Le temps long de l’histoire », Technologie et Innovation, vol. 7, n°1, 2022.« Introduction : Comment l’innovation fait l’entrepreneur », Technologie et Innovation, vol. 6, n° 4, 2021 (avec Sophie Boutillier)« Travail et automation : les travailleurs contre les robots ? », Enyclopédie pour une histoire numérique de l’Europe, Encyclopédie d'histoire numérique de l'Europe (EHNE), 2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ehne.fr/fr/node/21637</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Innovations and Industrial Revolution », dans D. Uzunidis, F. Kasmi, L. Adatto (Ed.), Innovation Economics, Engineering and Management Handbook 1, Iste/Wiley, Londres, 2021.« Inventions et histoire des techniques. Repères historiographiques et problématiques », Technologie et innovation, n°4, 2019.« Utopies, dystopies et contre-utopies autour de l’homme et la machine », dossier Utopies, d'hier à aujourd’hui, Recherche socialiste, n° 82-83, 2018. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres« D’une pandémie, l’autre : grippe espagnole, économie et petits profits », dans Laurent Adatto & Dimitri Uzunidis (dir.), Opportunités d’innovations. Itinérances en période trouble (2020-2021), Ed. Le Manuscrit,  Paris, 2022.« La Ligue franc-catholique dans les années 1930 : sociologie et sociabilités militantes d’une génération de l’antijudéo-maçonnisme », Archives Juives, n°52, 2019.« Pierre Loyer. Itinéraire d’un technocrate réactionnaire de Vichy », Revue historique, n°  681, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître« La place de l’apprentissage artisanal dans l’enseignement professionnel en France au XXe siècle », dans M. Bresson, G. Gueudet, F. Le Bot, et G. Uhlrich (dir.), La réussite éducative et les chemins du savoir, MSH Paris-Saclay, Saclay, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vulgarisation et parascolaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« En panne ou en marche ? Le moteur de l’artisanat», L’Alpe, n° 109, juin 2025.« L’artisanat d’art : des métiers pour créer et entreprendre », blog RRI d’Alternatives Economiques, avril 2025 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.alternatives-economiques.fr/reseauinnovation/2025/04/18/l-artisanat-d-art-des-metiers-pour-creer-et-entreprendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« La politique de l’apprentissage au miroir de l’histoire », blog RRI d’Alternatives Economiques, décembre 2023 : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://blogs.alternatives-economiques.fr/reseauinnovation/2023/12/17/la-politique-de-l-apprentissage-au-miroir-de-l-histoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L’artisanat fait de la résistance », Alternatives économiques, n° 423, mai 2022.« D’une pandémie, l’autre : grippe espagnole, économie et petits profits », blog RRI d’Alternatives Economiques, avril 2020 : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/2JTRTlR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Entrepreneurs et innovations : l’histoire en dit long ! », blog RRI d’Alternatives Economiques, octobre 2019 : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bit.ly/30PaBkF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Le temps des artisans au prisme des sciences sociales », </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sensemaking.fr/Le-temps-des-artisans-au-prisme-des-sciencessociales_a226.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Le développement durable du capitalisme », </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sensemaking.fr/Ledeveloppement-durable-du-capitalisme_a208.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Crises et croissance au XIXè siècle », Manuel d’Histoire critique, Le Monde diplomatique, Hors-série, 2014.Notices dans La culture générale de A à Z, Hatier, 2014.Manuel Histoire 1ère L/ES/S, Belin, coord. D. Colon, 2011 ; 2è éd., 2015.Manuel Histoire Tles, Belin, coord. D. Colon, 2020.« De l’histoire économique dans la réforme du lycée », Aggiornamento Hist-Geo, octobre 2011, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://aggiornamento.hypotheses.org/582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Robert Doisneau photographiait les artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (2), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisan en phénix métiers anciens, nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (115), pp.142-160. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat : héritage menacé ou avenir du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Octobre (10), pp.53-62. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4319.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat et ses entreprises : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.6-16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’artisanat en France à travers un tract de la CGAF de 1923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat et ses entreprises : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L'artisanat, 115, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat, histoire et enjeux d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-202. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.14704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre dans l'atelier. François Kollar et le travail des artisans (1931-1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations sans innovateur. Le temps long de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’innovations et d’innovateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Comment l’innovation fait l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine ou école ? Les ateliers du lycée Grandmont de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole in storia : ARTISAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résistible déclin des entreprises artisanales en France des années 1920 aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (100), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.100.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’industrialisation a fait aux artisans d’Europe occidentale, années 1830 - années 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.6862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self-Employed Worker to Entrepreneur. Construction Artisans in France from the 1930s to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10058-4.p.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions et histoire des techniques. Repères historiographiques et problématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Inventions et histoire des techniques, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue franc-catholique dans les années 1930 : sociologie et sociabilités militantes d’une génération de l’antijudéo-maçonnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj1.522.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies, dystopies et contre-utopies autour de l'homme et la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Des utopies au banc d'essai XIXè-XXIè siècle, 82/83, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Christophe Boutin, Olivier Dard et Frédéric Rouvillois (dir.), Dictionnaire du conservatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Prométhée déchaîné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Homme machine II, 2 (207), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.207.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours aux pratiques : femme, enfant, et homme-machine au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les PME dans l’histoire industrielle : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.030.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loyer, itinéraire d'un technocrate réactionnaire de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 681, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.171.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ordre économique sans machine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (3), pp.185-209. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Enzo Traverso, Les nouveaux visages du fascisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Valérie Nègre, L’Art et la matière. Les artisans, les architectes et la technique (1770-1830), Paris, Classiques Garnier (Histoire des techniques 11. Série Recherche 7), 2016, 324 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.294-298. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du lycée Grandmont à Tours (1954-1963) : l’impromptue mise en lycée de l’enseignement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.177-197. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.3314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage artisanal dans l’enseignement professionnel : enjeu des relations État-artisanat du milieu des années 1950 à 1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.8409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d’artisans. La situation actuelle de l’artisanat français dans une perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (193-194), pp.11-16. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.193.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de territoires industriels. Les industries animales dans l’ouest de la France : Chateau-Renault et Surgeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.197. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.023.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.29-32. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.195.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CRÉDIT INTER-ENTREPRISES LE CIE ET LE FINANCEMENT DES INVESTISSEMENTS DANS L'ARTISANAT DES ANNÉES 1950-1960 : MYTHES ET RÉALITÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.94/104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable en perspective historique : l’exemple des tanneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 193, pp.37 - 55. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.193.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir son travail. La publicité des artisans en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'industrie de la chaussure, mobiliser ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (19), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.019.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las emprasas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones de Historia Económica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le travail dans l'imagerie de la révolution nationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans l'imagerie de la Révolution nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La publicité des artisans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« l'Etat et les artisans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Notes bleues de Bercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat au féminin. Les artisanes en France au XX ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'artisanat au féminin. Les artisanes en France au XXème siècle.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00303782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INSTRUMENTALISATION DES COOPÉRATIVES ARTISANALES SOUS VICHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 286, pp.71/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle des artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Magna Carta, Dimitri Uzunidis, 9782304054248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire économique de Vichy. L’Etat, les hommes, les entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.440, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l'industrialisation en Espagne et en France. Les PME et le développement des territoires (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.390, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, territoires et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondes en Mouvements, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre glorification et abandon. L'Etat et les artisans en France (1938-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour l'histoire économique et financière de la France, Paris, pp.519, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentis dans les entreprises artisanales de la fin des années 1930 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kergoat, Prisca and Maillard, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garçons &amp; filles en apprentissage: représentations, transformations, variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2022, Le travail en débats, 978-2-36630-120-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi Astier à la loi Walter-Paulin La naissance de l'apprentissage artisanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodé, Gérard and Lembré, Stéphane and Amar, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une formation au travail pour tous ?. La loi Astier, un projet pour le xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.119--134, 2022, Histoire des techniques, 978-2-406-13038-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13038-3.p.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pandémie, l'autre : grippe espagnole, économie et petits profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri and Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique Dangers et opportunités d'innovations: Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2022, 978-2-304-05254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat français et le &amp;quot;modèle allemand&amp;quot; des années 1920 à la fin des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller, Philipp and Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes: 1920-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations and Industrial Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Clémentel. Père de l’artisanat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kessler, Marie Christine and Rousseau, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étienne Clémentel (1864-1936). Politique et action publique sous la Troisième République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018, 978-2-8076-0752-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme des petits entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran, André and Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, 2017, Bibliothèque de l'économiste, 978-2-406-06463-3 978-2-406-06462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DISTRICT EN ÉCHEC. L'EXEMPLE DES TANNERIES DE CHÂTEAU-RENAULT (V. 1860-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery; Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’échec a-t-il des vertus économiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et décentralisation industrielle dans le Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel-Pierre Chelini; Jean-François Eck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME et grandes entreprises en Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des utopies conservatrices : Franco, Pétain et les artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Guillaume; Michel Lescure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les PME dans les sociétés européennes de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La représentation des artisans sous Vichy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Margairaz, D. Tartakowsky (dir.), Le syndicalisme dans la France occupée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes, PUR, pp.169-179, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail automatisé : les travailleurs contre les robots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Perrin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur rattaché à l'IDHE.S Evry (UMR8533)PROFESSEUR AGRÉGÉ, LYCÉE GRANDMONT, TOURS (37) —CHARGÉ DE COURS, UNIVERSITÉ D’EVRY Paris Saclay—</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSEUR AGRÉGÉ, LYCÉE GRANDMONT, TOURS (37) —</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CHARGÉ DE COURS, UNIVERSITÉ D’EVRY Paris Saclay—</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur rattaché à l'IDHE.S Evry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie & Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TechInn) et Marché et OrganisationsDirecteur de la collection Clefs-Concours Histoire économique et sociale aux Editions AtlandeMembre du Réseau de recherches sur l'Innovation (RRI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire  économique,  politique  et  sociale  des  artisansPetites  entreprises,  territoires  et  industrialisation Histoire  de  l’enseignement  technique  et  de  l’apprentissageHistoire des techniques et de l’innovation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">OuvragesLe XXe siècle des artisans. Histoire d’une disparition non advenue, Le Manuscrit, Paris, 2023.Histoire économique de Vichy. L’Etat, les hommes, les entreprises, Perrin, Paris, 2017.  (avec  F.  Grenard  et  F.  Le  Bot)Entre  gloriﬁcation  et  abandon.  L’Etat  et  les  artisans  en  France  (1938-1970),  Comité pour  l’histoire  économique  et  financière  de  la  France,  Paris,  2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions   d’ouvrages et   de   numéros   de   revueArtisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025. (avec S. Boutillier).« L’artisanat et ses entreprises : regards croisés », Entreprises & Histoire, n° 115, 2024. (avec S. Boutillier).« L’artisanat. Un concept », Artefact, n° 19, 2023 (avec François Rivière).« Trajectoires d’innovations et d’innovateurs », Technologie et Innovation, vol. 7, n°1, 2022 (avec S. Boutillier)« Histoire d’innovations, histoire d’entrepreneurs », Technologie et Innovation, vol. 6, n° 4, 2021 (avec S. Boutillier)« Inventions et histoire des techniques », Technologie et innovation, vol. 4, n°4, 2019«  L’Homme-Machine (1) - Le travailleur-machine », L’Homme & la Société, n° 205, 2017, (avec F. Le Bot, O. Dard, C. Didry et C. Dupuy).«  L’Homme-Machine (2) - Du travailleur augmenté à l’homme augmenté », L’Homme & la Société, n° 207, 2018, (avec F. Le Bot, O. Dard, C. Didry et C. Dupuy).«   Petites entreprises  dans  l’histoire  industrielle   »,  Marché  et  Organisations,  n°30  2017. « Le  temps  des  artisans.  Permanences  et  mutations. »,  Marché  et  organisations,  n° 24,  2015.  (avec  S.  Boutillier  et  C.  Fournier)  « Le  XXe  siècle  du  Technique.  Formation,  recherche  et  économie»,  Artefact,  n°  3, 2015.  (avec  G.  Brucy,  F.  Le  Bot  et  F.  Wassouni) «   Les  mille  peaux  du  capitalisme   »,  L’Homme  et  la  Société,   n°  193/194  &  n°195/196,  2014  &  2015.  (avec  O.  Dard,  C.  Didry,  F.  Le  Bot)  Grandmont.  Un  lycée,  un  lieu,  une  histoire,  Presses  de  Grandmont,  Tours,  2013. Les  chemins  de  l’industrialisation  en  Espagne  et  en  France.  Les  PME  et  le  développement des  territoires  (XVIIIè-XXè  siècles),  Peter  Lang,  Bruxelles,  2011.  (avec  F.  Le  Bot)  « Agriculture,  territoires  et  mondialisation »,  Mondes  en  Mouvements,  n°  1,  2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles   et   communications Artisans  et  artisanat« Introduction. Le monde des métiers d’art. », dans Sophie Boutillier & Cédric Perrin (dir.), Artisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025.« Aux origines de la politique de soutien aux métiers d’art en France (1889-1990) », dans Sophie Boutillier & Cédric Perrin (dir.), Artisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025.« L’artisanat et ses entreprises : regards croisés. Editorial », Entreprises & Histoire, n° 115, 2024. (avec S. Boutillier).« La naissance de l’artisanat en France à travers un tract de la CGAF de 1923 », Entreprises & Histoire, n° 115, 2024.« Quand Robert Doisneau photographiait les artisans », Entreprises & Histoire, n° 115, 2024.« L’artisanat : héritage menacé ou futur du travail ? », Etudes, n° 4319, octobre 2024.« L’artisanat, histoire et enjeux d’une notion », Artefact n°19, 2023 (avec G. Carnino, F. Rivière, V. Nègre et G. Pagès).« La chambre dans l’atelier. François Kollar et le travail des artisans », Images du travail, travail des images, n°12, 2022, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/itti/2483</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L'artisanat français et le « modèle allemand » des années 1920 à la fin des années 1950 », H. Joly, P. Müller (dir.), Les espaces d'interaction des élites françaises et allemandes. 1920-1950, Presses universitaires de Rennes,  Rennes, 2021.« Le résistible déclin des entreprises artisanales en France des années 1920 aux années 1970 », Entreprises et Histoire, n°100, 2020.« Ce que l’industrialisation a fait aux artisans d’Europe occidentale, années 1830 - années 1930. », Artefact, n° 13, 2020.« Parole in storia : Artigiano/Artisan », Diacronie. Studi di storia contemporanea, n°22, 2020. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.studistorici.com/2020/04/30/parole-in-storia-artisan-fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« De l’indépendant à l’entrepreneur : les artisans du bâtiment en France des années 1930 aux années 1970 », AEdificare, n° 5, 2019« Etienne Clémentel. Père de l’artisanat français », dans M.C. Kessler, G. Rousseau (dir.), Etienne Clémentel. Politique et action publique sous la Troisième République, Peter Lang, Bruxelles, 2018.« L’artisanat, un ordre économique sans machine ? Penser et repenser l’artisanat et la société française au XXè siècle », L’homme et la société, n°207, 2017.Notices «artisan ﬁscal» et «centre de gestion agréé des artisans», dans D. Bensadon, N. Praquin et B. Touchelay (dir.), Dictionnaire historique de comptabilité des  entreprises,  Presses  universitaires  du  Septentrion,  2016.« Un million d’artisans. La situation actuelle de l’artisanat français dans une perspective historique », Marché et organisations, n° 24, 2015.  « Le  crédit  interentreprises  et  le  ﬁnancement  des  investissements  dans  l’artisanat des  années  1950-1960 :  mythes  et  réalités »,  Entreprises  et  Histoire,  n°  77,  2014.« Le  proﬁt  invisible ?  Les  entreprises  artisanales  au  XXè  siècle »,  dans  A.  Cortat,  J.-M.  Olivier  (dir.),  Le  proﬁt  dans  les  PME.  Perspectives  historiques  (19è-20è),  Alphil, Neuchâtel,  2014.“Promouvoir  son  travail.  La  publicité  des  artisans  en  France  au  XXe  siècle”,  dans Monde(s)  du  travail,  Recherche  socialiste,  n°  60-61,  2012.« Les  droites  et  les  artisans  de  l’entre-deux-guerres  aux  années  1970 »,  dans  O. Dard,  G.  Richard  (dir.),  Les  droites  et  l’économie,  éd.  Riveneuves,  Paris,  2011.“La  seconde  guerre  mondiale  et  la  crise  de  l’artisanat  des  années  1950  et 1960   »,   dans  O.  Dard,  H.  Joly  et  P.  Verheyde  (dir.),  Les  entreprises  françaises, l’occupation  et  le  second  XXè  siècle,  éd.  du  CRULH,  Metz,  2011.« L’artisanat  de  la  consommation  en  contexte  de  pénurie »,  dans  S.  Effosse,  M.  de Ferrière,  H.  Joly  (dir.),  Les  entreprises  de  biens  de  consommation  sous  l’occupation, PUFR,  Tours,  2010.(collectif)  Traité  de  l’artisanat  et  de  la  petite  entreprise,  Educaweb,  Paris,  2009.«  Des  utopies  conservatrices  :  Franco,  Pétain  et  les  artisans  »  ,  dans  M.  Lescure,  S. Guillaume  (dir.),  Les  PME  dans  les  sociétés  européennes  de  1880  à  nos  jours,  Peter Lang,  Bruxelles,  2008.« Le  travail  dans  l’imagerie  de  la  révolution  nationale »,  Gavroche,  n°  155,  2008.«  La  représentation  des  artisans  sous  Vichy  »,  dans  M.  Margairaz,  D.  Tartakowsky (dir.),  Le  syndicalisme  dans  la  France  occupée,  PUR,  Rennes,  2008.«   L’Etat  et  les  artisans   au  XXème  siècle»,  Les  notes  bleues  de  Bercy,  n°  333,  Paris, juillet  2007.“Les  entreprises  artisanales  et  la  ﬁscalité  en  France  entre  1945  et  1970”,  dans  M. Lévy-Leboyer,  M.  Lescure,  A.  Plessis  (dir.)  L’impôt  en  France  aux  XIXè  et  XXè siècles,  Comité  pour  l’histoire  économique  et  ﬁnancière  de  la  France,  Paris,  2006.  “Les  radicaux,  Pierre  Mendès-France  et  l'artisanat  sous  la  IVème  République”, dans  D.  Franche,  Y.  Leonard  (dir.),  Pierre  Mendès-France  et  la  démocratie  locale,  PUR, Rennes,  2004.“L'artisanat  au  féminin.  Les  artisanes  en  France  au  XXè  siècle.”,  Histoire  et  sociétés, n°  16,  2005.“L’Etat  face  aux  mutations  de  l’artisanat  des  années  1930  aux  années  1960”,  dans Natacha  Coquery,  Liliane  Hilaire-Perez,  Line  Sallmann  et  Catherine  Verna, Artisans, industries. Nouvelles révolutions du Moyen Age à nos jours, Cahiers d'Histoire et de Philosophie des Sciences, n° 52, ENS-Editions/SFHST, Lyon, 2004.“L’instrumentalisation des coopératives artisanales sous Vichy”, RECMA, n° 286, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PME et territoires« Regards sur les PME dans l’histoire industrielle. Une introduction. », Marché et organisations, n° 30, 2017« Le syndicalisme des petits entrepreneurs », dans Dimitri Uzunidis et André Tiran (dir.), Dictionnaire économique de l’entrepreneur, Classiques Garnier, Paris, 2017.« Le district en échec. L’exemple des tanneries de Château-Renault (v. 1860-1985) », dans Natacha Coquery, Matthieu de Oliveira (dir.), L’échec a-t-il des vertus économiques ?, Comité pour l’histoire économique et financière de la France, Paris, 2015.« La construction de territoires industriels. Les industries animales dans l’Ouest de la France : Château-Renault et Surgères», Marché et organisations, n° 23, 2015.« Le développement durable en perspective historique : l’exemple des tanneries », L’Homme et la Société, n° 193-194, 2014.« El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las empresas », Investigaciones de Historia Economica, vol. 8, n° 1, 2012. (avec F. Le Bot)« PME et décentralisation industrielle dans le Nord », dans M-P. Chelini, J-F. Eck (dir.) PME et grandes entreprises en Europe du Nord-Ouest, Presses universitaires du septentrion,  Lille, 2012.« Mobiliser l'industrie de la chaussure, mobiliser ses territoires », Terrains et Travaux, n° 19, 2011. (avec F. Le Bot)« Historiographie en perspectives : PME, territoires et industrialisation en Espagne et en France. », dans F. Le Bot, C. Perrin (dir.) Les chemins de l’industrialisation. PME et territoires en Espagne et en France (XIXè-XXIè siècles), Peter Lang, Bruxelles, 2011. (avec F. Le Bot)« Les créations d’entreprises de loisir : l’exemple de Tours (1880-1936) », dans R. Beck, A. Madoeuf (dir.), Divertissements et loisirs dans les sociétés urbaines, Presses Universitaires  François Rabelais, Tours, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage et enseignement technique« De la loi Astier à la loi Walter-Paulin : la naissance de l’apprentissage artisanal », G. Bodé, S. Lembré, M. Thivend (dir.), Une formation au travail pour tous ? La loi Astier, un projet pour le XXè siècle, Garnier, Paris, 2022.« Les apprentis dans les entreprises artisanales de la fin des années 1930 aux années 1960 », P. Kergoat, D. Maillard (dir.), Garçons et filles en apprentissage. Représentations, transformations, variations, Octarès, Paris, 2022.« Usine ou école ? Les ateliers du lycée Grandmont », Images du Travail, Travail des Images, n°9, 2020. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imagesdutravail.edel.univ-poitiers.fr/index.php?id=2741</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« La création du lycée Grandmont à Tours (1954-1963) : l’impromptue mise en lycée de l’enseignement technique», Histoire de l’éducation, n° 147, 2017.« Pour une histoire culturelle du siècle du Technique », Artefact, n° 3, 2015. (avec G. Brucy, F. Le Bot et F. Wassouni)« L’enseignement professionnel : enjeu des relations État-Artisanat de 1945 aux années 1970 », Artefact, n° 3, 2015.« Grandmont, du parc au lycée. Ruptures, continuité et identité d’un lieu », dans C. Perrin (dir.) Grandmont. Un lycée, un lieu, une histoire, Presses de Grandmont, Tours, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des techniques et des innovations« Des innovations sans innovateur. Le temps long de l’histoire », Technologie et Innovation, vol. 7, n°1, 2022.« Introduction : Comment l’innovation fait l’entrepreneur », Technologie et Innovation, vol. 6, n° 4, 2021 (avec Sophie Boutillier)« Travail et automation : les travailleurs contre les robots ? », Enyclopédie pour une histoire numérique de l’Europe, Encyclopédie d'histoire numérique de l'Europe (EHNE), 2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ehne.fr/fr/node/21637</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Innovations and Industrial Revolution », dans D. Uzunidis, F. Kasmi, L. Adatto (Ed.), Innovation Economics, Engineering and Management Handbook 1, Iste/Wiley, Londres, 2021.« Inventions et histoire des techniques. Repères historiographiques et problématiques », Technologie et innovation, n°4, 2019.« Utopies, dystopies et contre-utopies autour de l’homme et la machine », dossier Utopies, d'hier à aujourd’hui, Recherche socialiste, n° 82-83, 2018. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres« D’une pandémie, l’autre : grippe espagnole, économie et petits profits », dans Laurent Adatto & Dimitri Uzunidis (dir.), Opportunités d’innovations. Itinérances en période trouble (2020-2021), Ed. Le Manuscrit,  Paris, 2022.« La Ligue franc-catholique dans les années 1930 : sociologie et sociabilités militantes d’une génération de l’antijudéo-maçonnisme », Archives Juives, n°52, 2019.« Pierre Loyer. Itinéraire d’un technocrate réactionnaire de Vichy », Revue historique, n°  681, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître« La place de l’apprentissage artisanal dans l’enseignement professionnel en France au XXe siècle », dans M. Bresson, G. Gueudet, F. Le Bot, et G. Uhlrich (dir.), La réussite éducative et les chemins du savoir, MSH Paris-Saclay, Saclay, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vulgarisation et parascolaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« En panne ou en marche ? Le moteur de l’artisanat», L’Alpe, n° 109, juin 2025.« L’artisanat d’art : des métiers pour créer et entreprendre », blog RRI d’Alternatives Economiques, avril 2025 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.alternatives-economiques.fr/reseauinnovation/2025/04/18/l-artisanat-d-art-des-metiers-pour-creer-et-entreprendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« La politique de l’apprentissage au miroir de l’histoire », blog RRI d’Alternatives Economiques, décembre 2023 : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://blogs.alternatives-economiques.fr/reseauinnovation/2023/12/17/la-politique-de-l-apprentissage-au-miroir-de-l-histoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L’artisanat fait de la résistance », Alternatives économiques, n° 423, mai 2022.« D’une pandémie, l’autre : grippe espagnole, économie et petits profits », blog RRI d’Alternatives Economiques, avril 2020 : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/2JTRTlR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Entrepreneurs et innovations : l’histoire en dit long ! », blog RRI d’Alternatives Economiques, octobre 2019 : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bit.ly/30PaBkF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Le temps des artisans au prisme des sciences sociales », </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sensemaking.fr/Le-temps-des-artisans-au-prisme-des-sciencessociales_a226.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Le développement durable du capitalisme », </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sensemaking.fr/Ledeveloppement-durable-du-capitalisme_a208.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Crises et croissance au XIXè siècle », Manuel d’Histoire critique, Le Monde diplomatique, Hors-série, 2014.Notices dans La culture générale de A à Z, Hatier, 2014.Manuel Histoire 1ère L/ES/S, Belin, coord. D. Colon, 2011 ; 2è éd., 2015.Manuel Histoire Tles, Belin, coord. D. Colon, 2020.« De l’histoire économique dans la réforme du lycée », Aggiornamento Hist-Geo, octobre 2011, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://aggiornamento.hypotheses.org/582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat : héritage menacé ou avenir du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Octobre (10), pp.53-62. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4319.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat et ses entreprises : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.6-16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Robert Doisneau photographiait les artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (2), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisan en phénix métiers anciens, nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (115), pp.142-160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’artisanat en France à travers un tract de la CGAF de 1923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat et ses entreprises : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L'artisanat, 115, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat, histoire et enjeux d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-202. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.14704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations sans innovateur. Le temps long de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre dans l'atelier. François Kollar et le travail des artisans (1931-1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’innovations et d’innovateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Comment l’innovation fait l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole in storia : ARTISAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine ou école ? Les ateliers du lycée Grandmont de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résistible déclin des entreprises artisanales en France des années 1920 aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (100), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.100.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’industrialisation a fait aux artisans d’Europe occidentale, années 1830 - années 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.6862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self-Employed Worker to Entrepreneur. Construction Artisans in France from the 1930s to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10058-4.p.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions et histoire des techniques. Repères historiographiques et problématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Inventions et histoire des techniques, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue franc-catholique dans les années 1930 : sociologie et sociabilités militantes d’une génération de l’antijudéo-maçonnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj1.522.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies, dystopies et contre-utopies autour de l'homme et la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Des utopies au banc d'essai XIXè-XXIè siècle, 82/83, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Christophe Boutin, Olivier Dard et Frédéric Rouvillois (dir.), Dictionnaire du conservatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Prométhée déchaîné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Homme machine II, 2 (207), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.207.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ordre économique sans machine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (3), pp.185-209. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les PME dans l’histoire industrielle : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.030.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours aux pratiques : femme, enfant, et homme-machine au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Enzo Traverso, Les nouveaux visages du fascisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Valérie Nègre, L’Art et la matière. Les artisans, les architectes et la technique (1770-1830), Paris, Classiques Garnier (Histoire des techniques 11. Série Recherche 7), 2016, 324 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.294-298. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loyer, itinéraire d'un technocrate réactionnaire de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 681, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.171.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du lycée Grandmont à Tours (1954-1963) : l’impromptue mise en lycée de l’enseignement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.177-197. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.3314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d’artisans. La situation actuelle de l’artisanat français dans une perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage artisanal dans l’enseignement professionnel : enjeu des relations État-artisanat du milieu des années 1950 à 1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.8409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de territoires industriels. Les industries animales dans l’ouest de la France : Chateau-Renault et Surgeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.197. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.023.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (193-194), pp.11-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.193.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.29-32. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.195.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CRÉDIT INTER-ENTREPRISES LE CIE ET LE FINANCEMENT DES INVESTISSEMENTS DANS L'ARTISANAT DES ANNÉES 1950-1960 : MYTHES ET RÉALITÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.94/104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable en perspective historique : l’exemple des tanneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 193, pp.37 - 55. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.193.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir son travail. La publicité des artisans en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las emprasas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones de Historia Económica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'industrie de la chaussure, mobiliser ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (19), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.019.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le travail dans l'imagerie de la révolution nationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans l'imagerie de la Révolution nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La publicité des artisans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« l'Etat et les artisans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Notes bleues de Bercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat au féminin. Les artisanes en France au XX ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'artisanat au féminin. Les artisanes en France au XXème siècle.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00303782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INSTRUMENTALISATION DES COOPÉRATIVES ARTISANALES SOUS VICHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 286, pp.71/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle des artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Magna Carta, Dimitri Uzunidis, 9782304054248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire économique de Vichy. L’Etat, les hommes, les entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.440, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l'industrialisation en Espagne et en France. Les PME et le développement des territoires (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.390, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, territoires et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondes en Mouvements, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre glorification et abandon. L'Etat et les artisans en France (1938-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour l'histoire économique et financière de la France, Paris, pp.519, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentis dans les entreprises artisanales de la fin des années 1930 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kergoat, Prisca and Maillard, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garçons &amp; filles en apprentissage: représentations, transformations, variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2022, Le travail en débats, 978-2-36630-120-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi Astier à la loi Walter-Paulin La naissance de l'apprentissage artisanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodé, Gérard and Lembré, Stéphane and Amar, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une formation au travail pour tous ?. La loi Astier, un projet pour le xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.119--134, 2022, Histoire des techniques, 978-2-406-13038-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13038-3.p.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pandémie, l'autre : grippe espagnole, économie et petits profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri and Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique Dangers et opportunités d'innovations: Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2022, 978-2-304-05254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat français et le &amp;quot;modèle allemand&amp;quot; des années 1920 à la fin des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller, Philipp and Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes: 1920-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations and Industrial Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Clémentel. Père de l’artisanat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kessler, Marie Christine and Rousseau, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étienne Clémentel (1864-1936). Politique et action publique sous la Troisième République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018, 978-2-8076-0752-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme des petits entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran, André and Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, 2017, Bibliothèque de l'économiste, 978-2-406-06463-3 978-2-406-06462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DISTRICT EN ÉCHEC. L'EXEMPLE DES TANNERIES DE CHÂTEAU-RENAULT (V. 1860-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery; Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’échec a-t-il des vertus économiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et décentralisation industrielle dans le Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel-Pierre Chelini; Jean-François Eck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME et grandes entreprises en Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des utopies conservatrices : Franco, Pétain et les artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Guillaume; Michel Lescure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les PME dans les sociétés européennes de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La représentation des artisans sous Vichy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Margairaz, D. Tartakowsky (dir.), Le syndicalisme dans la France occupée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes, PUR, pp.169-179, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail automatisé : les travailleurs contre les robots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itti/2483" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studistorici.com/2020/04/30/parole-in-storia-artisan-fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagesdutravail.edel.univ-poitiers.fr/index.php?id=2741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/fr/node/21637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.alternatives-economiques.fr/reseauinnovation/2025/04/18/l-artisanat-d-art-des-metiers-pour-creer-et-entreprendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.alternatives-economiques.fr/reseauinnovation/2023/12/17/la-politique-de-l-apprentissage-au-miroir-de-l-histoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/2JTRTlR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/30PaBkF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sensemaking.fr/Le-temps-des-artisans-au-prisme-des-sciencessociales_a226.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sensemaking.fr/Ledeveloppement-durable-du-capitalisme_a208.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aggiornamento.hypotheses.org/582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771586v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fourny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebouc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoskopf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04754432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4319.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04749840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0771" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.534" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10058-4.p.0193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.522.0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.030.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.171.0073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0185" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0285" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.024.0015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.023.0197" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379360v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.019.0205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13038-3.p.0119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itti/2483" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studistorici.com/2020/04/30/parole-in-storia-artisan-fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagesdutravail.edel.univ-poitiers.fr/index.php?id=2741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/fr/node/21637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.alternatives-economiques.fr/reseauinnovation/2025/04/18/l-artisanat-d-art-des-metiers-pour-creer-et-entreprendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.alternatives-economiques.fr/reseauinnovation/2023/12/17/la-politique-de-l-apprentissage-au-miroir-de-l-histoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/2JTRTlR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/30PaBkF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sensemaking.fr/Le-temps-des-artisans-au-prisme-des-sciencessociales_a226.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sensemaking.fr/Ledeveloppement-durable-du-capitalisme_a208.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aggiornamento.hypotheses.org/582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04754432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4319.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fourny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebouc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoskopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0142" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04749840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.534" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10058-4.p.0193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.522.0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.030.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0285" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.171.0073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.024.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8409" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.023.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379360v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.019.0205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13038-3.p.0119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>