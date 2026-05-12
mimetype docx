--- v1 (2026-04-04)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Perrin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur rattaché à l'IDHE.S Evry (UMR8533)PROFESSEUR AGRÉGÉ, LYCÉE GRANDMONT, TOURS (37) —CHARGÉ DE COURS, UNIVERSITÉ D’EVRY Paris Saclay—</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSEUR AGRÉGÉ, LYCÉE GRANDMONT, TOURS (37) —</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CHARGÉ DE COURS, UNIVERSITÉ D’EVRY Paris Saclay—</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur rattaché à l'IDHE.S Evry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie & Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TechInn) et Marché et OrganisationsDirecteur de la collection Clefs-Concours Histoire économique et sociale aux Editions AtlandeMembre du Réseau de recherches sur l'Innovation (RRI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire  économique,  politique  et  sociale  des  artisansPetites  entreprises,  territoires  et  industrialisation Histoire  de  l’enseignement  technique  et  de  l’apprentissageHistoire des techniques et de l’innovation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">OuvragesLe XXe siècle des artisans. Histoire d’une disparition non advenue, Le Manuscrit, Paris, 2023.Histoire économique de Vichy. L’Etat, les hommes, les entreprises, Perrin, Paris, 2017.  (avec  F.  Grenard  et  F.  Le  Bot)Entre  gloriﬁcation  et  abandon.  L’Etat  et  les  artisans  en  France  (1938-1970),  Comité pour  l’histoire  économique  et  financière  de  la  France,  Paris,  2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions   d’ouvrages et   de   numéros   de   revueArtisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025. (avec S. Boutillier).« L’artisanat et ses entreprises : regards croisés », Entreprises & Histoire, n° 115, 2024. (avec S. Boutillier).« L’artisanat. Un concept », Artefact, n° 19, 2023 (avec François Rivière).« Trajectoires d’innovations et d’innovateurs », Technologie et Innovation, vol. 7, n°1, 2022 (avec S. Boutillier)« Histoire d’innovations, histoire d’entrepreneurs », Technologie et Innovation, vol. 6, n° 4, 2021 (avec S. Boutillier)« Inventions et histoire des techniques », Technologie et innovation, vol. 4, n°4, 2019«  L’Homme-Machine (1) - Le travailleur-machine », L’Homme & la Société, n° 205, 2017, (avec F. Le Bot, O. Dard, C. Didry et C. Dupuy).«  L’Homme-Machine (2) - Du travailleur augmenté à l’homme augmenté », L’Homme & la Société, n° 207, 2018, (avec F. Le Bot, O. Dard, C. Didry et C. Dupuy).«   Petites entreprises  dans  l’histoire  industrielle   »,  Marché  et  Organisations,  n°30  2017. « Le  temps  des  artisans.  Permanences  et  mutations. »,  Marché  et  organisations,  n° 24,  2015.  (avec  S.  Boutillier  et  C.  Fournier)  « Le  XXe  siècle  du  Technique.  Formation,  recherche  et  économie»,  Artefact,  n°  3, 2015.  (avec  G.  Brucy,  F.  Le  Bot  et  F.  Wassouni) «   Les  mille  peaux  du  capitalisme   »,  L’Homme  et  la  Société,   n°  193/194  &  n°195/196,  2014  &  2015.  (avec  O.  Dard,  C.  Didry,  F.  Le  Bot)  Grandmont.  Un  lycée,  un  lieu,  une  histoire,  Presses  de  Grandmont,  Tours,  2013. Les  chemins  de  l’industrialisation  en  Espagne  et  en  France.  Les  PME  et  le  développement des  territoires  (XVIIIè-XXè  siècles),  Peter  Lang,  Bruxelles,  2011.  (avec  F.  Le  Bot)  « Agriculture,  territoires  et  mondialisation »,  Mondes  en  Mouvements,  n°  1,  2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles   et   communications Artisans  et  artisanat« Introduction. Le monde des métiers d’art. », dans Sophie Boutillier & Cédric Perrin (dir.), Artisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025.« Aux origines de la politique de soutien aux métiers d’art en France (1889-1990) », dans Sophie Boutillier & Cédric Perrin (dir.), Artisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025.« L’artisanat et ses entreprises : regards croisés. Editorial », Entreprises & Histoire, n° 115, 2024. (avec S. Boutillier).« La naissance de l’artisanat en France à travers un tract de la CGAF de 1923 », Entreprises & Histoire, n° 115, 2024.« Quand Robert Doisneau photographiait les artisans », Entreprises & Histoire, n° 115, 2024.« L’artisanat : héritage menacé ou futur du travail ? », Etudes, n° 4319, octobre 2024.« L’artisanat, histoire et enjeux d’une notion », Artefact n°19, 2023 (avec G. Carnino, F. Rivière, V. Nègre et G. Pagès).« La chambre dans l’atelier. François Kollar et le travail des artisans », Images du travail, travail des images, n°12, 2022, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/itti/2483</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L'artisanat français et le « modèle allemand » des années 1920 à la fin des années 1950 », H. Joly, P. Müller (dir.), Les espaces d'interaction des élites françaises et allemandes. 1920-1950, Presses universitaires de Rennes,  Rennes, 2021.« Le résistible déclin des entreprises artisanales en France des années 1920 aux années 1970 », Entreprises et Histoire, n°100, 2020.« Ce que l’industrialisation a fait aux artisans d’Europe occidentale, années 1830 - années 1930. », Artefact, n° 13, 2020.« Parole in storia : Artigiano/Artisan », Diacronie. Studi di storia contemporanea, n°22, 2020. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.studistorici.com/2020/04/30/parole-in-storia-artisan-fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« De l’indépendant à l’entrepreneur : les artisans du bâtiment en France des années 1930 aux années 1970 », AEdificare, n° 5, 2019« Etienne Clémentel. Père de l’artisanat français », dans M.C. Kessler, G. Rousseau (dir.), Etienne Clémentel. Politique et action publique sous la Troisième République, Peter Lang, Bruxelles, 2018.« L’artisanat, un ordre économique sans machine ? Penser et repenser l’artisanat et la société française au XXè siècle », L’homme et la société, n°207, 2017.Notices «artisan ﬁscal» et «centre de gestion agréé des artisans», dans D. Bensadon, N. Praquin et B. Touchelay (dir.), Dictionnaire historique de comptabilité des  entreprises,  Presses  universitaires  du  Septentrion,  2016.« Un million d’artisans. La situation actuelle de l’artisanat français dans une perspective historique », Marché et organisations, n° 24, 2015.  « Le  crédit  interentreprises  et  le  ﬁnancement  des  investissements  dans  l’artisanat des  années  1950-1960 :  mythes  et  réalités »,  Entreprises  et  Histoire,  n°  77,  2014.« Le  proﬁt  invisible ?  Les  entreprises  artisanales  au  XXè  siècle »,  dans  A.  Cortat,  J.-M.  Olivier  (dir.),  Le  proﬁt  dans  les  PME.  Perspectives  historiques  (19è-20è),  Alphil, Neuchâtel,  2014.“Promouvoir  son  travail.  La  publicité  des  artisans  en  France  au  XXe  siècle”,  dans Monde(s)  du  travail,  Recherche  socialiste,  n°  60-61,  2012.« Les  droites  et  les  artisans  de  l’entre-deux-guerres  aux  années  1970 »,  dans  O. Dard,  G.  Richard  (dir.),  Les  droites  et  l’économie,  éd.  Riveneuves,  Paris,  2011.“La  seconde  guerre  mondiale  et  la  crise  de  l’artisanat  des  années  1950  et 1960   »,   dans  O.  Dard,  H.  Joly  et  P.  Verheyde  (dir.),  Les  entreprises  françaises, l’occupation  et  le  second  XXè  siècle,  éd.  du  CRULH,  Metz,  2011.« L’artisanat  de  la  consommation  en  contexte  de  pénurie »,  dans  S.  Effosse,  M.  de Ferrière,  H.  Joly  (dir.),  Les  entreprises  de  biens  de  consommation  sous  l’occupation, PUFR,  Tours,  2010.(collectif)  Traité  de  l’artisanat  et  de  la  petite  entreprise,  Educaweb,  Paris,  2009.«  Des  utopies  conservatrices  :  Franco,  Pétain  et  les  artisans  »  ,  dans  M.  Lescure,  S. Guillaume  (dir.),  Les  PME  dans  les  sociétés  européennes  de  1880  à  nos  jours,  Peter Lang,  Bruxelles,  2008.« Le  travail  dans  l’imagerie  de  la  révolution  nationale »,  Gavroche,  n°  155,  2008.«  La  représentation  des  artisans  sous  Vichy  »,  dans  M.  Margairaz,  D.  Tartakowsky (dir.),  Le  syndicalisme  dans  la  France  occupée,  PUR,  Rennes,  2008.«   L’Etat  et  les  artisans   au  XXème  siècle»,  Les  notes  bleues  de  Bercy,  n°  333,  Paris, juillet  2007.“Les  entreprises  artisanales  et  la  ﬁscalité  en  France  entre  1945  et  1970”,  dans  M. Lévy-Leboyer,  M.  Lescure,  A.  Plessis  (dir.)  L’impôt  en  France  aux  XIXè  et  XXè siècles,  Comité  pour  l’histoire  économique  et  ﬁnancière  de  la  France,  Paris,  2006.  “Les  radicaux,  Pierre  Mendès-France  et  l'artisanat  sous  la  IVème  République”, dans  D.  Franche,  Y.  Leonard  (dir.),  Pierre  Mendès-France  et  la  démocratie  locale,  PUR, Rennes,  2004.“L'artisanat  au  féminin.  Les  artisanes  en  France  au  XXè  siècle.”,  Histoire  et  sociétés, n°  16,  2005.“L’Etat  face  aux  mutations  de  l’artisanat  des  années  1930  aux  années  1960”,  dans Natacha  Coquery,  Liliane  Hilaire-Perez,  Line  Sallmann  et  Catherine  Verna, Artisans, industries. Nouvelles révolutions du Moyen Age à nos jours, Cahiers d'Histoire et de Philosophie des Sciences, n° 52, ENS-Editions/SFHST, Lyon, 2004.“L’instrumentalisation des coopératives artisanales sous Vichy”, RECMA, n° 286, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PME et territoires« Regards sur les PME dans l’histoire industrielle. Une introduction. », Marché et organisations, n° 30, 2017« Le syndicalisme des petits entrepreneurs », dans Dimitri Uzunidis et André Tiran (dir.), Dictionnaire économique de l’entrepreneur, Classiques Garnier, Paris, 2017.« Le district en échec. L’exemple des tanneries de Château-Renault (v. 1860-1985) », dans Natacha Coquery, Matthieu de Oliveira (dir.), L’échec a-t-il des vertus économiques ?, Comité pour l’histoire économique et financière de la France, Paris, 2015.« La construction de territoires industriels. Les industries animales dans l’Ouest de la France : Château-Renault et Surgères», Marché et organisations, n° 23, 2015.« Le développement durable en perspective historique : l’exemple des tanneries », L’Homme et la Société, n° 193-194, 2014.« El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las empresas », Investigaciones de Historia Economica, vol. 8, n° 1, 2012. (avec F. Le Bot)« PME et décentralisation industrielle dans le Nord », dans M-P. Chelini, J-F. Eck (dir.) PME et grandes entreprises en Europe du Nord-Ouest, Presses universitaires du septentrion,  Lille, 2012.« Mobiliser l'industrie de la chaussure, mobiliser ses territoires », Terrains et Travaux, n° 19, 2011. (avec F. Le Bot)« Historiographie en perspectives : PME, territoires et industrialisation en Espagne et en France. », dans F. Le Bot, C. Perrin (dir.) Les chemins de l’industrialisation. PME et territoires en Espagne et en France (XIXè-XXIè siècles), Peter Lang, Bruxelles, 2011. (avec F. Le Bot)« Les créations d’entreprises de loisir : l’exemple de Tours (1880-1936) », dans R. Beck, A. Madoeuf (dir.), Divertissements et loisirs dans les sociétés urbaines, Presses Universitaires  François Rabelais, Tours, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage et enseignement technique« De la loi Astier à la loi Walter-Paulin : la naissance de l’apprentissage artisanal », G. Bodé, S. Lembré, M. Thivend (dir.), Une formation au travail pour tous ? La loi Astier, un projet pour le XXè siècle, Garnier, Paris, 2022.« Les apprentis dans les entreprises artisanales de la fin des années 1930 aux années 1960 », P. Kergoat, D. Maillard (dir.), Garçons et filles en apprentissage. Représentations, transformations, variations, Octarès, Paris, 2022.« Usine ou école ? Les ateliers du lycée Grandmont », Images du Travail, Travail des Images, n°9, 2020. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imagesdutravail.edel.univ-poitiers.fr/index.php?id=2741</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« La création du lycée Grandmont à Tours (1954-1963) : l’impromptue mise en lycée de l’enseignement technique», Histoire de l’éducation, n° 147, 2017.« Pour une histoire culturelle du siècle du Technique », Artefact, n° 3, 2015. (avec G. Brucy, F. Le Bot et F. Wassouni)« L’enseignement professionnel : enjeu des relations État-Artisanat de 1945 aux années 1970 », Artefact, n° 3, 2015.« Grandmont, du parc au lycée. Ruptures, continuité et identité d’un lieu », dans C. Perrin (dir.) Grandmont. Un lycée, un lieu, une histoire, Presses de Grandmont, Tours, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des techniques et des innovations« Des innovations sans innovateur. Le temps long de l’histoire », Technologie et Innovation, vol. 7, n°1, 2022.« Introduction : Comment l’innovation fait l’entrepreneur », Technologie et Innovation, vol. 6, n° 4, 2021 (avec Sophie Boutillier)« Travail et automation : les travailleurs contre les robots ? », Enyclopédie pour une histoire numérique de l’Europe, Encyclopédie d'histoire numérique de l'Europe (EHNE), 2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ehne.fr/fr/node/21637</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Innovations and Industrial Revolution », dans D. Uzunidis, F. Kasmi, L. Adatto (Ed.), Innovation Economics, Engineering and Management Handbook 1, Iste/Wiley, Londres, 2021.« Inventions et histoire des techniques. Repères historiographiques et problématiques », Technologie et innovation, n°4, 2019.« Utopies, dystopies et contre-utopies autour de l’homme et la machine », dossier Utopies, d'hier à aujourd’hui, Recherche socialiste, n° 82-83, 2018. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres« D’une pandémie, l’autre : grippe espagnole, économie et petits profits », dans Laurent Adatto & Dimitri Uzunidis (dir.), Opportunités d’innovations. Itinérances en période trouble (2020-2021), Ed. Le Manuscrit,  Paris, 2022.« La Ligue franc-catholique dans les années 1930 : sociologie et sociabilités militantes d’une génération de l’antijudéo-maçonnisme », Archives Juives, n°52, 2019.« Pierre Loyer. Itinéraire d’un technocrate réactionnaire de Vichy », Revue historique, n°  681, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître« La place de l’apprentissage artisanal dans l’enseignement professionnel en France au XXe siècle », dans M. Bresson, G. Gueudet, F. Le Bot, et G. Uhlrich (dir.), La réussite éducative et les chemins du savoir, MSH Paris-Saclay, Saclay, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vulgarisation et parascolaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« En panne ou en marche ? Le moteur de l’artisanat», L’Alpe, n° 109, juin 2025.« L’artisanat d’art : des métiers pour créer et entreprendre », blog RRI d’Alternatives Economiques, avril 2025 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.alternatives-economiques.fr/reseauinnovation/2025/04/18/l-artisanat-d-art-des-metiers-pour-creer-et-entreprendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« La politique de l’apprentissage au miroir de l’histoire », blog RRI d’Alternatives Economiques, décembre 2023 : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://blogs.alternatives-economiques.fr/reseauinnovation/2023/12/17/la-politique-de-l-apprentissage-au-miroir-de-l-histoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L’artisanat fait de la résistance », Alternatives économiques, n° 423, mai 2022.« D’une pandémie, l’autre : grippe espagnole, économie et petits profits », blog RRI d’Alternatives Economiques, avril 2020 : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/2JTRTlR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Entrepreneurs et innovations : l’histoire en dit long ! », blog RRI d’Alternatives Economiques, octobre 2019 : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bit.ly/30PaBkF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Le temps des artisans au prisme des sciences sociales », </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sensemaking.fr/Le-temps-des-artisans-au-prisme-des-sciencessociales_a226.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Le développement durable du capitalisme », </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sensemaking.fr/Ledeveloppement-durable-du-capitalisme_a208.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Crises et croissance au XIXè siècle », Manuel d’Histoire critique, Le Monde diplomatique, Hors-série, 2014.Notices dans La culture générale de A à Z, Hatier, 2014.Manuel Histoire 1ère L/ES/S, Belin, coord. D. Colon, 2011 ; 2è éd., 2015.Manuel Histoire Tles, Belin, coord. D. Colon, 2020.« De l’histoire économique dans la réforme du lycée », Aggiornamento Hist-Geo, octobre 2011, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://aggiornamento.hypotheses.org/582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat : héritage menacé ou avenir du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Octobre (10), pp.53-62. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4319.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat et ses entreprises : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.6-16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Robert Doisneau photographiait les artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (2), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisan en phénix métiers anciens, nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (115), pp.142-160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’artisanat en France à travers un tract de la CGAF de 1923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat et ses entreprises : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L'artisanat, 115, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat, histoire et enjeux d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-202. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.14704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations sans innovateur. Le temps long de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre dans l'atelier. François Kollar et le travail des artisans (1931-1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’innovations et d’innovateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Comment l’innovation fait l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole in storia : ARTISAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine ou école ? Les ateliers du lycée Grandmont de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résistible déclin des entreprises artisanales en France des années 1920 aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (100), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.100.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’industrialisation a fait aux artisans d’Europe occidentale, années 1830 - années 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.6862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self-Employed Worker to Entrepreneur. Construction Artisans in France from the 1930s to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10058-4.p.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions et histoire des techniques. Repères historiographiques et problématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Inventions et histoire des techniques, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue franc-catholique dans les années 1930 : sociologie et sociabilités militantes d’une génération de l’antijudéo-maçonnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj1.522.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies, dystopies et contre-utopies autour de l'homme et la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Des utopies au banc d'essai XIXè-XXIè siècle, 82/83, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Christophe Boutin, Olivier Dard et Frédéric Rouvillois (dir.), Dictionnaire du conservatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Prométhée déchaîné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Homme machine II, 2 (207), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.207.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ordre économique sans machine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (3), pp.185-209. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les PME dans l’histoire industrielle : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.030.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours aux pratiques : femme, enfant, et homme-machine au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Enzo Traverso, Les nouveaux visages du fascisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Valérie Nègre, L’Art et la matière. Les artisans, les architectes et la technique (1770-1830), Paris, Classiques Garnier (Histoire des techniques 11. Série Recherche 7), 2016, 324 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.294-298. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loyer, itinéraire d'un technocrate réactionnaire de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 681, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.171.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du lycée Grandmont à Tours (1954-1963) : l’impromptue mise en lycée de l’enseignement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.177-197. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.3314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d’artisans. La situation actuelle de l’artisanat français dans une perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage artisanal dans l’enseignement professionnel : enjeu des relations État-artisanat du milieu des années 1950 à 1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.8409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de territoires industriels. Les industries animales dans l’ouest de la France : Chateau-Renault et Surgeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.197. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.023.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (193-194), pp.11-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.193.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.29-32. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.195.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CRÉDIT INTER-ENTREPRISES LE CIE ET LE FINANCEMENT DES INVESTISSEMENTS DANS L'ARTISANAT DES ANNÉES 1950-1960 : MYTHES ET RÉALITÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.94/104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable en perspective historique : l’exemple des tanneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 193, pp.37 - 55. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.193.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir son travail. La publicité des artisans en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las emprasas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones de Historia Económica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'industrie de la chaussure, mobiliser ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (19), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.019.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le travail dans l'imagerie de la révolution nationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans l'imagerie de la Révolution nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La publicité des artisans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« l'Etat et les artisans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Notes bleues de Bercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat au féminin. Les artisanes en France au XX ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'artisanat au féminin. Les artisanes en France au XXème siècle.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00303782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INSTRUMENTALISATION DES COOPÉRATIVES ARTISANALES SOUS VICHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 286, pp.71/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle des artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Magna Carta, Dimitri Uzunidis, 9782304054248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire économique de Vichy. L’Etat, les hommes, les entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.440, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l'industrialisation en Espagne et en France. Les PME et le développement des territoires (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.390, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, territoires et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondes en Mouvements, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre glorification et abandon. L'Etat et les artisans en France (1938-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour l'histoire économique et financière de la France, Paris, pp.519, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentis dans les entreprises artisanales de la fin des années 1930 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kergoat, Prisca and Maillard, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garçons &amp; filles en apprentissage: représentations, transformations, variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2022, Le travail en débats, 978-2-36630-120-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi Astier à la loi Walter-Paulin La naissance de l'apprentissage artisanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodé, Gérard and Lembré, Stéphane and Amar, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une formation au travail pour tous ?. La loi Astier, un projet pour le xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.119--134, 2022, Histoire des techniques, 978-2-406-13038-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13038-3.p.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pandémie, l'autre : grippe espagnole, économie et petits profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri and Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique Dangers et opportunités d'innovations: Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2022, 978-2-304-05254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat français et le &amp;quot;modèle allemand&amp;quot; des années 1920 à la fin des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller, Philipp and Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes: 1920-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations and Industrial Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Clémentel. Père de l’artisanat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kessler, Marie Christine and Rousseau, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étienne Clémentel (1864-1936). Politique et action publique sous la Troisième République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018, 978-2-8076-0752-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme des petits entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran, André and Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, 2017, Bibliothèque de l'économiste, 978-2-406-06463-3 978-2-406-06462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DISTRICT EN ÉCHEC. L'EXEMPLE DES TANNERIES DE CHÂTEAU-RENAULT (V. 1860-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery; Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’échec a-t-il des vertus économiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et décentralisation industrielle dans le Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel-Pierre Chelini; Jean-François Eck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME et grandes entreprises en Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des utopies conservatrices : Franco, Pétain et les artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Guillaume; Michel Lescure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les PME dans les sociétés européennes de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La représentation des artisans sous Vichy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Margairaz, D. Tartakowsky (dir.), Le syndicalisme dans la France occupée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes, PUR, pp.169-179, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail automatisé : les travailleurs contre les robots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Perrin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur rattaché à l'IDHE.S Evry (UMR8533)PROFESSEUR AGRÉGÉ, LYCÉE GRANDMONT, TOURS (37) —CHARGÉ DE COURS, UNIVERSITÉ D’EVRY Paris Saclay—</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSEUR AGRÉGÉ, LYCÉE GRANDMONT, TOURS (37) —</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CHARGÉ DE COURS, UNIVERSITÉ D’EVRY Paris Saclay—</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur rattaché à l'IDHE.S Evry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie & Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TechInn) et Marché et OrganisationsDirecteur de la collection Clefs-Concours Histoire économique et sociale aux Editions AtlandeMembre du Réseau de recherches sur l'Innovation (RRI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire  économique,  politique  et  sociale  des  artisansPetites  entreprises,  territoires  et  industrialisation Histoire  de  l’enseignement  technique  et  de  l’apprentissageHistoire des techniques et de l’innovation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">OuvragesLe XXe siècle des artisans. Histoire d’une disparition non advenue, Le Manuscrit, Paris, 2023.Histoire économique de Vichy. L’Etat, les hommes, les entreprises, Perrin, Paris, 2017.  (avec  F.  Grenard  et  F.  Le  Bot)Entre  gloriﬁcation  et  abandon.  L’Etat  et  les  artisans  en  France  (1938-1970),  Comité pour  l’histoire  économique  et  financière  de  la  France,  Paris,  2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions   d’ouvrages et   de   numéros   de   revueArtisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025. (avec S. Boutillier).« L’artisanat et ses entreprises : regards croisés », Entreprises & Histoire, n° 115, 2024. (avec S. Boutillier).« L’artisanat. Un concept », Artefact, n° 19, 2023 (avec François Rivière).« Trajectoires d’innovations et d’innovateurs », Technologie et Innovation, vol. 7, n°1, 2022 (avec S. Boutillier)« Histoire d’innovations, histoire d’entrepreneurs », Technologie et Innovation, vol. 6, n° 4, 2021 (avec S. Boutillier)« Inventions et histoire des techniques », Technologie et innovation, vol. 4, n°4, 2019«  L’Homme-Machine (1) - Le travailleur-machine », L’Homme & la Société, n° 205, 2017, (avec F. Le Bot, O. Dard, C. Didry et C. Dupuy).«  L’Homme-Machine (2) - Du travailleur augmenté à l’homme augmenté », L’Homme & la Société, n° 207, 2018, (avec F. Le Bot, O. Dard, C. Didry et C. Dupuy).«   Petites entreprises  dans  l’histoire  industrielle   »,  Marché  et  Organisations,  n°30  2017. « Le  temps  des  artisans.  Permanences  et  mutations. »,  Marché  et  organisations,  n° 24,  2015.  (avec  S.  Boutillier  et  C.  Fournier)  « Le  XXe  siècle  du  Technique.  Formation,  recherche  et  économie»,  Artefact,  n°  3, 2015.  (avec  G.  Brucy,  F.  Le  Bot  et  F.  Wassouni) «   Les  mille  peaux  du  capitalisme   »,  L’Homme  et  la  Société,   n°  193/194  &  n°195/196,  2014  &  2015.  (avec  O.  Dard,  C.  Didry,  F.  Le  Bot)  Grandmont.  Un  lycée,  un  lieu,  une  histoire,  Presses  de  Grandmont,  Tours,  2013. Les  chemins  de  l’industrialisation  en  Espagne  et  en  France.  Les  PME  et  le  développement des  territoires  (XVIIIè-XXè  siècles),  Peter  Lang,  Bruxelles,  2011.  (avec  F.  Le  Bot)  « Agriculture,  territoires  et  mondialisation »,  Mondes  en  Mouvements,  n°  1,  2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles   et   communications Artisans  et  artisanat« Introduction. Le monde des métiers d’art. », dans Sophie Boutillier & Cédric Perrin (dir.), Artisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025.« Aux origines de la politique de soutien aux métiers d’art en France (1889-1990) », dans Sophie Boutillier & Cédric Perrin (dir.), Artisanat d’art. Créativité et esprit d’entreprise, Le Manuscrit, Paris, 2025.« L’artisanat et ses entreprises : regards croisés. Editorial », Entreprises & Histoire, n° 115, 2024. (avec S. Boutillier).« La naissance de l’artisanat en France à travers un tract de la CGAF de 1923 », Entreprises & Histoire, n° 115, 2024.« Quand Robert Doisneau photographiait les artisans », Entreprises & Histoire, n° 115, 2024.« L’artisanat : héritage menacé ou futur du travail ? », Etudes, n° 4319, octobre 2024.« L’artisanat, histoire et enjeux d’une notion », Artefact n°19, 2023 (avec G. Carnino, F. Rivière, V. Nègre et G. Pagès).« La chambre dans l’atelier. François Kollar et le travail des artisans », Images du travail, travail des images, n°12, 2022, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/itti/2483</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L'artisanat français et le « modèle allemand » des années 1920 à la fin des années 1950 », H. Joly, P. Müller (dir.), Les espaces d'interaction des élites françaises et allemandes. 1920-1950, Presses universitaires de Rennes,  Rennes, 2021.« Le résistible déclin des entreprises artisanales en France des années 1920 aux années 1970 », Entreprises et Histoire, n°100, 2020.« Ce que l’industrialisation a fait aux artisans d’Europe occidentale, années 1830 - années 1930. », Artefact, n° 13, 2020.« Parole in storia : Artigiano/Artisan », Diacronie. Studi di storia contemporanea, n°22, 2020. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.studistorici.com/2020/04/30/parole-in-storia-artisan-fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« De l’indépendant à l’entrepreneur : les artisans du bâtiment en France des années 1930 aux années 1970 », AEdificare, n° 5, 2019« Etienne Clémentel. Père de l’artisanat français », dans M.C. Kessler, G. Rousseau (dir.), Etienne Clémentel. Politique et action publique sous la Troisième République, Peter Lang, Bruxelles, 2018.« L’artisanat, un ordre économique sans machine ? Penser et repenser l’artisanat et la société française au XXè siècle », L’homme et la société, n°207, 2017.Notices «artisan ﬁscal» et «centre de gestion agréé des artisans», dans D. Bensadon, N. Praquin et B. Touchelay (dir.), Dictionnaire historique de comptabilité des  entreprises,  Presses  universitaires  du  Septentrion,  2016.« Un million d’artisans. La situation actuelle de l’artisanat français dans une perspective historique », Marché et organisations, n° 24, 2015.  « Le  crédit  interentreprises  et  le  ﬁnancement  des  investissements  dans  l’artisanat des  années  1950-1960 :  mythes  et  réalités »,  Entreprises  et  Histoire,  n°  77,  2014.« Le  proﬁt  invisible ?  Les  entreprises  artisanales  au  XXè  siècle »,  dans  A.  Cortat,  J.-M.  Olivier  (dir.),  Le  proﬁt  dans  les  PME.  Perspectives  historiques  (19è-20è),  Alphil, Neuchâtel,  2014.“Promouvoir  son  travail.  La  publicité  des  artisans  en  France  au  XXe  siècle”,  dans Monde(s)  du  travail,  Recherche  socialiste,  n°  60-61,  2012.« Les  droites  et  les  artisans  de  l’entre-deux-guerres  aux  années  1970 »,  dans  O. Dard,  G.  Richard  (dir.),  Les  droites  et  l’économie,  éd.  Riveneuves,  Paris,  2011.“La  seconde  guerre  mondiale  et  la  crise  de  l’artisanat  des  années  1950  et 1960   »,   dans  O.  Dard,  H.  Joly  et  P.  Verheyde  (dir.),  Les  entreprises  françaises, l’occupation  et  le  second  XXè  siècle,  éd.  du  CRULH,  Metz,  2011.« L’artisanat  de  la  consommation  en  contexte  de  pénurie »,  dans  S.  Effosse,  M.  de Ferrière,  H.  Joly  (dir.),  Les  entreprises  de  biens  de  consommation  sous  l’occupation, PUFR,  Tours,  2010.(collectif)  Traité  de  l’artisanat  et  de  la  petite  entreprise,  Educaweb,  Paris,  2009.«  Des  utopies  conservatrices  :  Franco,  Pétain  et  les  artisans  »  ,  dans  M.  Lescure,  S. Guillaume  (dir.),  Les  PME  dans  les  sociétés  européennes  de  1880  à  nos  jours,  Peter Lang,  Bruxelles,  2008.« Le  travail  dans  l’imagerie  de  la  révolution  nationale »,  Gavroche,  n°  155,  2008.«  La  représentation  des  artisans  sous  Vichy  »,  dans  M.  Margairaz,  D.  Tartakowsky (dir.),  Le  syndicalisme  dans  la  France  occupée,  PUR,  Rennes,  2008.«   L’Etat  et  les  artisans   au  XXème  siècle»,  Les  notes  bleues  de  Bercy,  n°  333,  Paris, juillet  2007.“Les  entreprises  artisanales  et  la  ﬁscalité  en  France  entre  1945  et  1970”,  dans  M. Lévy-Leboyer,  M.  Lescure,  A.  Plessis  (dir.)  L’impôt  en  France  aux  XIXè  et  XXè siècles,  Comité  pour  l’histoire  économique  et  ﬁnancière  de  la  France,  Paris,  2006.  “Les  radicaux,  Pierre  Mendès-France  et  l'artisanat  sous  la  IVème  République”, dans  D.  Franche,  Y.  Leonard  (dir.),  Pierre  Mendès-France  et  la  démocratie  locale,  PUR, Rennes,  2004.“L'artisanat  au  féminin.  Les  artisanes  en  France  au  XXè  siècle.”,  Histoire  et  sociétés, n°  16,  2005.“L’Etat  face  aux  mutations  de  l’artisanat  des  années  1930  aux  années  1960”,  dans Natacha  Coquery,  Liliane  Hilaire-Perez,  Line  Sallmann  et  Catherine  Verna, Artisans, industries. Nouvelles révolutions du Moyen Age à nos jours, Cahiers d'Histoire et de Philosophie des Sciences, n° 52, ENS-Editions/SFHST, Lyon, 2004.“L’instrumentalisation des coopératives artisanales sous Vichy”, RECMA, n° 286, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PME et territoires« Regards sur les PME dans l’histoire industrielle. Une introduction. », Marché et organisations, n° 30, 2017« Le syndicalisme des petits entrepreneurs », dans Dimitri Uzunidis et André Tiran (dir.), Dictionnaire économique de l’entrepreneur, Classiques Garnier, Paris, 2017.« Le district en échec. L’exemple des tanneries de Château-Renault (v. 1860-1985) », dans Natacha Coquery, Matthieu de Oliveira (dir.), L’échec a-t-il des vertus économiques ?, Comité pour l’histoire économique et financière de la France, Paris, 2015.« La construction de territoires industriels. Les industries animales dans l’Ouest de la France : Château-Renault et Surgères», Marché et organisations, n° 23, 2015.« Le développement durable en perspective historique : l’exemple des tanneries », L’Homme et la Société, n° 193-194, 2014.« El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las empresas », Investigaciones de Historia Economica, vol. 8, n° 1, 2012. (avec F. Le Bot)« PME et décentralisation industrielle dans le Nord », dans M-P. Chelini, J-F. Eck (dir.) PME et grandes entreprises en Europe du Nord-Ouest, Presses universitaires du septentrion,  Lille, 2012.« Mobiliser l'industrie de la chaussure, mobiliser ses territoires », Terrains et Travaux, n° 19, 2011. (avec F. Le Bot)« Historiographie en perspectives : PME, territoires et industrialisation en Espagne et en France. », dans F. Le Bot, C. Perrin (dir.) Les chemins de l’industrialisation. PME et territoires en Espagne et en France (XIXè-XXIè siècles), Peter Lang, Bruxelles, 2011. (avec F. Le Bot)« Les créations d’entreprises de loisir : l’exemple de Tours (1880-1936) », dans R. Beck, A. Madoeuf (dir.), Divertissements et loisirs dans les sociétés urbaines, Presses Universitaires  François Rabelais, Tours, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage et enseignement technique« De la loi Astier à la loi Walter-Paulin : la naissance de l’apprentissage artisanal », G. Bodé, S. Lembré, M. Thivend (dir.), Une formation au travail pour tous ? La loi Astier, un projet pour le XXè siècle, Garnier, Paris, 2022.« Les apprentis dans les entreprises artisanales de la fin des années 1930 aux années 1960 », P. Kergoat, D. Maillard (dir.), Garçons et filles en apprentissage. Représentations, transformations, variations, Octarès, Paris, 2022.« Usine ou école ? Les ateliers du lycée Grandmont », Images du Travail, Travail des Images, n°9, 2020. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imagesdutravail.edel.univ-poitiers.fr/index.php?id=2741</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« La création du lycée Grandmont à Tours (1954-1963) : l’impromptue mise en lycée de l’enseignement technique», Histoire de l’éducation, n° 147, 2017.« Pour une histoire culturelle du siècle du Technique », Artefact, n° 3, 2015. (avec G. Brucy, F. Le Bot et F. Wassouni)« L’enseignement professionnel : enjeu des relations État-Artisanat de 1945 aux années 1970 », Artefact, n° 3, 2015.« Grandmont, du parc au lycée. Ruptures, continuité et identité d’un lieu », dans C. Perrin (dir.) Grandmont. Un lycée, un lieu, une histoire, Presses de Grandmont, Tours, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des techniques et des innovations« Des innovations sans innovateur. Le temps long de l’histoire », Technologie et Innovation, vol. 7, n°1, 2022.« Introduction : Comment l’innovation fait l’entrepreneur », Technologie et Innovation, vol. 6, n° 4, 2021 (avec Sophie Boutillier)« Travail et automation : les travailleurs contre les robots ? », Enyclopédie pour une histoire numérique de l’Europe, Encyclopédie d'histoire numérique de l'Europe (EHNE), 2021, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ehne.fr/fr/node/21637</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Innovations and Industrial Revolution », dans D. Uzunidis, F. Kasmi, L. Adatto (Ed.), Innovation Economics, Engineering and Management Handbook 1, Iste/Wiley, Londres, 2021.« Inventions et histoire des techniques. Repères historiographiques et problématiques », Technologie et innovation, n°4, 2019.« Utopies, dystopies et contre-utopies autour de l’homme et la machine », dossier Utopies, d'hier à aujourd’hui, Recherche socialiste, n° 82-83, 2018. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres« D’une pandémie, l’autre : grippe espagnole, économie et petits profits », dans Laurent Adatto & Dimitri Uzunidis (dir.), Opportunités d’innovations. Itinérances en période trouble (2020-2021), Ed. Le Manuscrit,  Paris, 2022.« La Ligue franc-catholique dans les années 1930 : sociologie et sociabilités militantes d’une génération de l’antijudéo-maçonnisme », Archives Juives, n°52, 2019.« Pierre Loyer. Itinéraire d’un technocrate réactionnaire de Vichy », Revue historique, n°  681, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître« La place de l’apprentissage artisanal dans l’enseignement professionnel en France au XXe siècle », dans M. Bresson, G. Gueudet, F. Le Bot, et G. Uhlrich (dir.), La réussite éducative et les chemins du savoir, MSH Paris-Saclay, Saclay, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vulgarisation et parascolaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« En panne ou en marche ? Le moteur de l’artisanat», L’Alpe, n° 109, juin 2025.« L’artisanat d’art : des métiers pour créer et entreprendre », blog RRI d’Alternatives Economiques, avril 2025 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.alternatives-economiques.fr/reseauinnovation/2025/04/18/l-artisanat-d-art-des-metiers-pour-creer-et-entreprendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« La politique de l’apprentissage au miroir de l’histoire », blog RRI d’Alternatives Economiques, décembre 2023 : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://blogs.alternatives-economiques.fr/reseauinnovation/2023/12/17/la-politique-de-l-apprentissage-au-miroir-de-l-histoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L’artisanat fait de la résistance », Alternatives économiques, n° 423, mai 2022.« D’une pandémie, l’autre : grippe espagnole, économie et petits profits », blog RRI d’Alternatives Economiques, avril 2020 : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/2JTRTlR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Entrepreneurs et innovations : l’histoire en dit long ! », blog RRI d’Alternatives Economiques, octobre 2019 : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bit.ly/30PaBkF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Le temps des artisans au prisme des sciences sociales », </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sensemaking.fr/Le-temps-des-artisans-au-prisme-des-sciencessociales_a226.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Le développement durable du capitalisme », </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sensemaking.fr/Ledeveloppement-durable-du-capitalisme_a208.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Crises et croissance au XIXè siècle », Manuel d’Histoire critique, Le Monde diplomatique, Hors-série, 2014.Notices dans La culture générale de A à Z, Hatier, 2014.Manuel Histoire 1ère L/ES/S, Belin, coord. D. Colon, 2011 ; 2è éd., 2015.Manuel Histoire Tles, Belin, coord. D. Colon, 2020.« De l’histoire économique dans la réforme du lycée », Aggiornamento Hist-Geo, octobre 2011, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://aggiornamento.hypotheses.org/582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat : héritage menacé ou avenir du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Octobre (10), pp.53-62. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4319.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat et ses entreprises : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.6-16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Robert Doisneau photographiait les artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (2), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisan en phénix métiers anciens, nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (115), pp.142-160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’artisanat en France à travers un tract de la CGAF de 1923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.115.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat et ses entreprises : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L'artisanat, 115, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat, histoire et enjeux d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-202. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.14704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre dans l'atelier. François Kollar et le travail des artisans (1931-1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations sans innovateur. Le temps long de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’innovations et d’innovateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Comment l’innovation fait l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine ou école ? Les ateliers du lycée Grandmont de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole in storia : ARTISAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résistible déclin des entreprises artisanales en France des années 1920 aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (100), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.100.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’industrialisation a fait aux artisans d’Europe occidentale, années 1830 - années 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.6862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self-Employed Worker to Entrepreneur. Construction Artisans in France from the 1930s to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10058-4.p.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions et histoire des techniques. Repères historiographiques et problématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Inventions et histoire des techniques, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue franc-catholique dans les années 1930 : sociologie et sociabilités militantes d’une génération de l’antijudéo-maçonnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj1.522.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies, dystopies et contre-utopies autour de l'homme et la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Des utopies au banc d'essai XIXè-XXIè siècle, 82/83, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Christophe Boutin, Olivier Dard et Frédéric Rouvillois (dir.), Dictionnaire du conservatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Prométhée déchaîné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Homme machine II, 2 (207), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.207.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les PME dans l’histoire industrielle : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.030.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours aux pratiques : femme, enfant, et homme-machine au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ordre économique sans machine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (3), pp.185-209. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Enzo Traverso, Les nouveaux visages du fascisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Valérie Nègre, L’Art et la matière. Les artisans, les architectes et la technique (1770-1830), Paris, Classiques Garnier (Histoire des techniques 11. Série Recherche 7), 2016, 324 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.294-298. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.205.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loyer, itinéraire d'un technocrate réactionnaire de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 681, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.171.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du lycée Grandmont à Tours (1954-1963) : l’impromptue mise en lycée de l’enseignement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.177-197. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.3314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d’artisans. La situation actuelle de l’artisanat français dans une perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage artisanal dans l’enseignement professionnel : enjeu des relations État-artisanat du milieu des années 1950 à 1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.8409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de territoires industriels. Les industries animales dans l’ouest de la France : Chateau-Renault et Surgeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.197. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.023.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (193-194), pp.11-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.193.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.29-32. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.195.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CRÉDIT INTER-ENTREPRISES LE CIE ET LE FINANCEMENT DES INVESTISSEMENTS DANS L'ARTISANAT DES ANNÉES 1950-1960 : MYTHES ET RÉALITÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.94/104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable en perspective historique : l’exemple des tanneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 193, pp.37 - 55. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.193.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir son travail. La publicité des artisans en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'industrie de la chaussure, mobiliser ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (19), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.019.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las emprasas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones de Historia Económica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le travail dans l'imagerie de la révolution nationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans l'imagerie de la Révolution nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La publicité des artisans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« l'Etat et les artisans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Notes bleues de Bercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat au féminin. Les artisanes en France au XX ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'artisanat au féminin. Les artisanes en France au XXème siècle.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00303782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INSTRUMENTALISATION DES COOPÉRATIVES ARTISANALES SOUS VICHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 286, pp.71/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle des artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Magna Carta, Dimitri Uzunidis, 9782304054248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire économique de Vichy. L’Etat, les hommes, les entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.440, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mille peaux du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l'industrialisation en Espagne et en France. Les PME et le développement des territoires (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.390, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, territoires et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondes en Mouvements, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre glorification et abandon. L'Etat et les artisans en France (1938-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour l'histoire économique et financière de la France, Paris, pp.519, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentis dans les entreprises artisanales de la fin des années 1930 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kergoat, Prisca and Maillard, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garçons &amp; filles en apprentissage: représentations, transformations, variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2022, Le travail en débats, 978-2-36630-120-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi Astier à la loi Walter-Paulin La naissance de l'apprentissage artisanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodé, Gérard and Lembré, Stéphane and Amar, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une formation au travail pour tous ?. La loi Astier, un projet pour le xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.119--134, 2022, Histoire des techniques, 978-2-406-13038-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13038-3.p.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pandémie, l'autre : grippe espagnole, économie et petits profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri and Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique Dangers et opportunités d'innovations: Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2022, 978-2-304-05254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat français et le &amp;quot;modèle allemand&amp;quot; des années 1920 à la fin des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller, Philipp and Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes: 1920-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations and Industrial Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Clémentel. Père de l’artisanat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kessler, Marie Christine and Rousseau, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étienne Clémentel (1864-1936). Politique et action publique sous la Troisième République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018, 978-2-8076-0752-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme des petits entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran, André and Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, 2017, Bibliothèque de l'économiste, 978-2-406-06463-3 978-2-406-06462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DISTRICT EN ÉCHEC. L'EXEMPLE DES TANNERIES DE CHÂTEAU-RENAULT (V. 1860-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery; Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’échec a-t-il des vertus économiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et décentralisation industrielle dans le Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel-Pierre Chelini; Jean-François Eck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME et grandes entreprises en Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des utopies conservatrices : Franco, Pétain et les artisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Guillaume; Michel Lescure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les PME dans les sociétés européennes de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La représentation des artisans sous Vichy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Margairaz, D. Tartakowsky (dir.), Le syndicalisme dans la France occupée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes, PUR, pp.169-179, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail automatisé : les travailleurs contre les robots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itti/2483" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studistorici.com/2020/04/30/parole-in-storia-artisan-fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagesdutravail.edel.univ-poitiers.fr/index.php?id=2741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/fr/node/21637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.alternatives-economiques.fr/reseauinnovation/2025/04/18/l-artisanat-d-art-des-metiers-pour-creer-et-entreprendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.alternatives-economiques.fr/reseauinnovation/2023/12/17/la-politique-de-l-apprentissage-au-miroir-de-l-histoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/2JTRTlR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/30PaBkF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sensemaking.fr/Le-temps-des-artisans-au-prisme-des-sciencessociales_a226.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sensemaking.fr/Ledeveloppement-durable-du-capitalisme_a208.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aggiornamento.hypotheses.org/582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04754432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4319.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fourny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebouc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoskopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0142" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04749840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.534" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10058-4.p.0193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.522.0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.030.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0285" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.171.0073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.024.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8409" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.023.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379360v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.019.0205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13038-3.p.0119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itti/2483" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studistorici.com/2020/04/30/parole-in-storia-artisan-fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagesdutravail.edel.univ-poitiers.fr/index.php?id=2741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/fr/node/21637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.alternatives-economiques.fr/reseauinnovation/2025/04/18/l-artisanat-d-art-des-metiers-pour-creer-et-entreprendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.alternatives-economiques.fr/reseauinnovation/2023/12/17/la-politique-de-l-apprentissage-au-miroir-de-l-histoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/2JTRTlR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/30PaBkF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sensemaking.fr/Le-temps-des-artisans-au-prisme-des-sciencessociales_a226.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sensemaking.fr/Ledeveloppement-durable-du-capitalisme_a208.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aggiornamento.hypotheses.org/582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04754432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4319.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fourny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebouc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoskopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0142" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04749840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0771" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.534" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10058-4.p.0193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.522.0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.030.0011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0185" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0285" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.171.0073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.024.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8409" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.023.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379360v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.019.0205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13038-3.p.0119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>