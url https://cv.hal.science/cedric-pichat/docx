--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Pichat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d’études CNRS en techniques expérimentales (métrologie et expérimentations)Spécialité : prise de son / ambiance sonore et paysage sonore / gestion et publication audio</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0291-5998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABC-8392-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études CNRS en techniques expérimentales (métrologie et expérimentations)Spécialité : prise de son / ambiance sonore et paysage sonore / gestion et publication audio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d’accueil :Depuis avril 2021 : Ambiances Architectures Urbanités (AAU)Décembre 2003 – avril 2021 : Laboratoire de Psychologie et NeuroCognition (LPNC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité :Depuis le 1er avril 2021 et ma venue dans l’équipe Cresson du laboratoire AAU, hors de mes missions en tant qu’appui et soutien à la recherche dans l’aide au fonctionnement du laboratoire AAU et de l’équipe Cresson, je me suis spécialisé dans le sonore et la prise de son.À travers des projets comme par exemple &amp;quot;Radio Utopia / Les nouvelles du monde&amp;quot;, &amp;quot;B-AIR – Art Infinity Radio – Comment sonne le monde ?&amp;quot;, &amp;quot;Le grand parc des boucles de l’Isère&amp;quot;, les ambiances sonores se placent au cœur de mon activité scientifique.Fil conducteur qui m’accompagne également dans la gestion de podcasts (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/aau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), dans l’organisation de formation (Winterschool, formation...) et la gestion de matériel audio.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :Référent développement durable CNRS – DR11Assistant Prévention CNRS – DR11Membre du collège Appui et Soutien à la Recherche au Conseil de laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture d Aujourd Hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal activity during memory and visual perception: the role of representational content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity within the network of verticality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gornushkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piscicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenhao Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (6), pp.101463. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2020.101463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Physical Properties of Peripheral Vision Are Used for Scene Categorization in Central Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dynamics of a language-and-memory network in healthy participants and patients with temporal lobe epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.102702. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive mapping of language and memory with the GE2REC protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1562-1579. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11682-020-00355-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs disruption in mesial temporal lobe epilepsy. A resting‐state fMRI study on a language‐and‐memory network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (3), pp.779-796. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ConDialInt Model: Condensation, Dialogality, and Intentionality Dimensions of Inner Speech Within a Hierarchical Predictive Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exploring the Nature, Content, and Frequency of Intrapersonal Communication, 10, pp.2019. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Matter Volume and Cognitive Performance During Normal Aging. A Voxel-Based Morphometry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.235. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2018.00235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging modulates fronto-temporal cortical interactions during lexical production. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.11 - 19. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des activités sociales de loisirs sur la dénomination orale d'objets lors du vieillissement sain. Approche multimodale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigleux Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.96 - 105. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2017.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsal and ventral stream contribution to the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, p.125 - 134. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of the healthiness evaluation processes of food labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (7), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028415X.2017.1309820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Connectivity between Ventral Occipito-Temporal and Ventral Inferior Frontal Cortex during Lexico-Semantic Processing. A Dynamic Causal Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan R. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.325. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Modulates the Hemispheric Specialization during Word Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.125. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2017.00125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in brain activity during implicit and explicit processing of fearful facial expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zsoldos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanica Klein-Koerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1650, pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI evidence for the decline of word retrieval and generation during normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-015-9857-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Pleasantness Judgment Modulates the Encoding Performance and the Default Mode Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Cerles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylee T. Ramdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2016.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Matter Plasticity Induced by Psychoeducation in Bipolar Patients: A Controlled Diffusion Tensor Imaging Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Houenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.58 - 60. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000441009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEREC, an effective brain mapping protocol for combined language and long-term memory functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ricardo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.140 - 148. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2015.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Correlates of Emotional and Action Appraisals During Visual Processing of Emotional Scenes Depending on Spatial Frequency: A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.e0144393. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Correlates of Abnormal Emotion Conflict Processing in Euthymic Bipolar Patients: A Functional MRI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI evidence for abnormal resting-state functional connectivity in euthymic bipolar patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165, pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2014.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of fronto-limbic activity by the psychoeducation in euthymic bipolar patients. A functional MRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Atéa de Pourtalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fredembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pscychresns.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinotopic and lateralized processing of spatial frequencies in human visual cortex during scene categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1315-31. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of the perception of contrastive prosodic focus in French: A functional magnetic resonance imaging study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (10), pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An fMRI study of the social competition in healthy subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77(3):401-11. doi: 10.1016/j.bandc.2011.08.018. Epub 2011 Sep 28. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2011.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching falling objects: the role of the cerebellum in processing sensory-motor errors that may influence updating of feedforward commands. An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ricolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnetblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190, pp.135-44. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2011.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI evidence for modulation of the cerebral activity by grapheme-to phoneme regularity and gender in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.24(4): 507-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory-motor specificity of taxonomic and thematic conceptual relations: a behavioral and fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.1152-62. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI evidence for language plasticity in adult epileptic patients: Preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.235-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00376156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI approach for assessing hemispheric predominance of regions activated by a phonological and a semantic task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.274-85. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2007.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An fMRI study of multimodal deixis : preliminary results on prosodic, syntactic, manual and ocular pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.915-918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsing and drying studies of porous silicon by high resolution X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 118 (3), pp.135-139. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(01)00060-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of porous silicon: in situ investigation with high-resolution x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (2), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510170194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple relationship between acid dissociation constant and minimal pH for microbial growth in laboratory medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (1), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1605(96)01231-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Bacteriostatic and bactericidal antibiotics: differences in subinhibitory concentration effects on the growth of Escherichia coli].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 37 (5), pp.335-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of growth of Escherichia coli at subinhibitory levels of chloramphenicol or tetracyclines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 140 (3), pp.243-254. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0923-2508(89)90079-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Interpretative reading and quality control of an antibiotic sensitivity test using an expert system. Application to the API ATB system and Enterobacteriaceae].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 37 (5 Pt 2), pp.624-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of bacterial growth at subinhibitory levels of aminoglycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Pasteur / Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 139 (5), pp.613-629. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0769-2609(88)90159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of inner speaking, imitating and hearing: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la réserve neurale lors de la dénomination orale d'objets lors du vieillissement sain : effet des activités sociales de loisirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigleux Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur le Vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandra Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPA : Left Anterior-Posterior Asymmetry Effect in Aging for lexical production. Functional MRI assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur le Vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of the perception of prosodic focus in French: An fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who ate the candy? Neural processing of prosodic contrastive focus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats neurocognitifs de la perception de la focalisation prosodique contrastive en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal perception of whispered and voiced prosody in French: A preliminary fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Callan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E. Callan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An fMRI study of the perception of contrastive prosodic focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2010 - 5th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral auditory and left-dominant premotor activity in prosodic focus processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3320, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2933793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral correlates of multimodal pointing: An fmri study of prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1861-1864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Perception of Prosodic Contrastive Focus in French: A Preliminary fMRI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Callan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E. Callan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summerschool: "Cognitive and physical models of speech production, perception and perception-production interaction. Part II : Brain and Speech".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Autrans, France. http://www.zas.gwz-berlin.de/events/summerschool_2007/index.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left parietal activation during multimodal deixis: preliminary results on prosodic, syntactic, manual and ocular pointing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Florence, Italy. pp.S36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold learning reveals anomalies of language and memory processing in patients with temporal lobe epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is emotional attention a behavioral marker of amygdala alterations in alzheimer’s disease ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GE2REC protocol for interactive mapping of language and memory processes in temporal lobe epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Neurobiology of Language Annual Meeting (SNL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal assessment of language and memory reorganization. A proof of concept in two patients with temporal lobe epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM (Organization of the human Brain Mapping) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. , 2018, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20097.35686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Connectivity of Language and Memory as a Cognitive Biomarker in Temporal Lobe Epilepsy : Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience Society (CNS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Boston, MA, United States. 2018, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35275.90401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The left anterior-posterior aging effect for lexical production. A functional MRI assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How healthy is a food product? Neural bases of the use of nutritional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Biology of Decision-Making - SBDM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of emotional and motivational appraisals on processing of emotional visual scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conference of the International Society for Research on Emotions (ISRE2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How healthy is a food product? Neural bases of the use of nutritional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Biology of Decision-Making - SBDM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand parc des boucles de l'Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - Performance improvisée, ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - garages de l'ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Pichat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d’études CNRS en techniques expérimentales (métrologie et expérimentations)Spécialité : prise de son / ambiance sonore et paysage sonore / gestion et publication audio</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0291-5998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABC-8392-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études CNRS en techniques expérimentales (métrologie et expérimentations)Spécialité : prise de son / ambiance sonore et paysage sonore / gestion et publication audio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d’accueil :Depuis avril 2021 : Ambiances Architectures Urbanités (AAU)Décembre 2003 – avril 2021 : Laboratoire de Psychologie et NeuroCognition (LPNC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité :Depuis le 1er avril 2021 et ma venue dans l’équipe Cresson du laboratoire AAU, hors de mes missions en tant qu’appui et soutien à la recherche dans l’aide au fonctionnement du laboratoire AAU et de l’équipe Cresson, je me suis spécialisé dans le sonore et la prise de son.À travers des projets comme par exemple &amp;quot;Radio Utopia / Les nouvelles du monde&amp;quot;, &amp;quot;B-AIR – Art Infinity Radio – Comment sonne le monde ?&amp;quot;, &amp;quot;Le grand parc des boucles de l’Isère&amp;quot;, les ambiances sonores se placent au cœur de mon activité scientifique.Fil conducteur qui m’accompagne également dans la gestion de podcasts (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/aau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), dans l’organisation de formation (Winterschool, formation...) et la gestion de matériel audio.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :Référent développement durable CNRS – DR11Assistant Prévention CNRS – DR11Membre du collège Appui et Soutien à la Recherche au Conseil de laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal activity during memory and visual perception: the role of representational content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dynamics of a language-and-memory network in healthy participants and patients with temporal lobe epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.102702. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity within the network of verticality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gornushkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piscicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenhao Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (6), pp.101463. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2020.101463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive mapping of language and memory with the GE2REC protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1562-1579. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11682-020-00355-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Physical Properties of Peripheral Vision Are Used for Scene Categorization in Central Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs disruption in mesial temporal lobe epilepsy. A resting‐state fMRI study on a language‐and‐memory network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (3), pp.779-796. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ConDialInt Model: Condensation, Dialogality, and Intentionality Dimensions of Inner Speech Within a Hierarchical Predictive Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exploring the Nature, Content, and Frequency of Intrapersonal Communication, 10, pp.2019. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging modulates fronto-temporal cortical interactions during lexical production. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.11 - 19. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des activités sociales de loisirs sur la dénomination orale d'objets lors du vieillissement sain. Approche multimodale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigleux Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.96 - 105. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2017.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsal and ventral stream contribution to the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, p.125 - 134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Matter Volume and Cognitive Performance During Normal Aging. A Voxel-Based Morphometry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.235. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2018.00235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of the healthiness evaluation processes of food labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (7), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028415X.2017.1309820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Modulates the Hemispheric Specialization during Word Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.125. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2017.00125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Connectivity between Ventral Occipito-Temporal and Ventral Inferior Frontal Cortex during Lexico-Semantic Processing. A Dynamic Causal Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan R. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.325. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI evidence for the decline of word retrieval and generation during normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-015-9857-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in brain activity during implicit and explicit processing of fearful facial expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zsoldos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanica Klein-Koerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1650, pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Pleasantness Judgment Modulates the Encoding Performance and the Default Mode Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Cerles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylee T. Ramdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2016.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Matter Plasticity Induced by Psychoeducation in Bipolar Patients: A Controlled Diffusion Tensor Imaging Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Houenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.58 - 60. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000441009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Correlates of Emotional and Action Appraisals During Visual Processing of Emotional Scenes Depending on Spatial Frequency: A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.e0144393. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEREC, an effective brain mapping protocol for combined language and long-term memory functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ricardo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.140 - 148. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2015.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Correlates of Abnormal Emotion Conflict Processing in Euthymic Bipolar Patients: A Functional MRI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI evidence for abnormal resting-state functional connectivity in euthymic bipolar patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165, pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2014.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinotopic and lateralized processing of spatial frequencies in human visual cortex during scene categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1315-31. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of fronto-limbic activity by the psychoeducation in euthymic bipolar patients. A functional MRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Atéa de Pourtalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fredembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pscychresns.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of the perception of contrastive prosodic focus in French: A functional magnetic resonance imaging study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (10), pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An fMRI study of the social competition in healthy subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77(3):401-11. doi: 10.1016/j.bandc.2011.08.018. Epub 2011 Sep 28. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2011.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching falling objects: the role of the cerebellum in processing sensory-motor errors that may influence updating of feedforward commands. An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ricolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnetblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190, pp.135-44. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2011.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI evidence for modulation of the cerebral activity by grapheme-to phoneme regularity and gender in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.24(4): 507-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory-motor specificity of taxonomic and thematic conceptual relations: a behavioral and fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.1152-62. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI evidence for language plasticity in adult epileptic patients: Preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.235-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00376156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI approach for assessing hemispheric predominance of regions activated by a phonological and a semantic task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.274-85. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2007.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An fMRI study of multimodal deixis : preliminary results on prosodic, syntactic, manual and ocular pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.915-918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsing and drying studies of porous silicon by high resolution X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 118 (3), pp.135-139. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(01)00060-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of porous silicon: in situ investigation with high-resolution x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (2), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510170194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple relationship between acid dissociation constant and minimal pH for microbial growth in laboratory medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (1), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1605(96)01231-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of growth of Escherichia coli at subinhibitory levels of chloramphenicol or tetracyclines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 140 (3), pp.243-254. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0923-2508(89)90079-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Interpretative reading and quality control of an antibiotic sensitivity test using an expert system. Application to the API ATB system and Enterobacteriaceae].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 37 (5 Pt 2), pp.624-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Bacteriostatic and bactericidal antibiotics: differences in subinhibitory concentration effects on the growth of Escherichia coli].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 37 (5), pp.335-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of bacterial growth at subinhibitory levels of aminoglycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Pasteur / Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 139 (5), pp.613-629. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0769-2609(88)90159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of inner speaking, imitating and hearing: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la réserve neurale lors de la dénomination orale d'objets lors du vieillissement sain : effet des activités sociales de loisirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigleux Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur le Vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandra Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPA : Left Anterior-Posterior Asymmetry Effect in Aging for lexical production. Functional MRI assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur le Vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of the perception of prosodic focus in French: An fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal perception of whispered and voiced prosody in French: A preliminary fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Callan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E. Callan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who ate the candy? Neural processing of prosodic contrastive focus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats neurocognitifs de la perception de la focalisation prosodique contrastive en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An fMRI study of the perception of contrastive prosodic focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2010 - 5th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral auditory and left-dominant premotor activity in prosodic focus processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3320, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2933793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Perception of Prosodic Contrastive Focus in French: A Preliminary fMRI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Callan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E. Callan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summerschool: "Cognitive and physical models of speech production, perception and perception-production interaction. Part II : Brain and Speech".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Autrans, France. http://www.zas.gwz-berlin.de/events/summerschool_2007/index.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral correlates of multimodal pointing: An fmri study of prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1861-1864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left parietal activation during multimodal deixis: preliminary results on prosodic, syntactic, manual and ocular pointing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2006 - 12th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Florence, Italy. pp.S36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold learning reveals anomalies of language and memory processing in patients with temporal lobe epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is emotional attention a behavioral marker of amygdala alterations in alzheimer’s disease ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GE2REC protocol for interactive mapping of language and memory processes in temporal lobe epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Neurobiology of Language Annual Meeting (SNL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Connectivity of Language and Memory as a Cognitive Biomarker in Temporal Lobe Epilepsy : Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience Society (CNS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Boston, MA, United States. 2018, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35275.90401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal assessment of language and memory reorganization. A proof of concept in two patients with temporal lobe epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM (Organization of the human Brain Mapping) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. , 2018, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20097.35686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The left anterior-posterior aging effect for lexical production. A functional MRI assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How healthy is a food product? Neural bases of the use of nutritional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Biology of Decision-Making - SBDM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How healthy is a food product? Neural bases of the use of nutritional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Biology of Decision-Making - SBDM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of emotional and motivational appraisals on processing of emotional visual scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conference of the International Society for Research on Emotions (ISRE2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand parc des boucles de l'Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - Performance improvisée, ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - garages de l'ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B7BB2FE"/>
+    <w:nsid w:val="D12AC000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pichat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0291-5998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABC-8392-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/aau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gardette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gornushkina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.101463" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trouilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01689" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03247903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Mosca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03091631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00355-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02366988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24839" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hoyau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hoyau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux-Sibilon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudiaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2018.06.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigleux Marion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0715" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2017.1309820" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Vidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00325" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Boudiaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanica Klein-Koerkamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2016.09.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJC68LH3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boudiaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cousin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamalle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-015-9857-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Cerles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylee T. Ramdeen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000441009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ricardo Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2015.09.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBP37K8R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fradcourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134961" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.04.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6SX68M9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-At&#233;a de Pourtal&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fredembach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2013.07.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZX6ZLTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00397" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2011.08.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ15V3VT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ricolfi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.06.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL71QJ86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Baciu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398789v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.09.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDPDXG2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00376156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2007.01.030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7RHKR5H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(01)00060-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1642B8B0535068FB9ECEC9652B11AA5333213231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170194" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C59DD8295B7D77D9A1672AF825D39616892E8BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zuber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(96)01231-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEE9D521B9B0054B11B66C7DA9D90EFBA00056B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pav&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(89)90079-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T524047-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0769-2609(88)90159-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C7E0102144C652A22FE58DC242BEFAADEB2FEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915962v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559204v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Callan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Callan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371958v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248011v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cousin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03247992v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minotti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35275.90401" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982342v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017175" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prevost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295812v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sammuri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291678v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pichat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0291-5998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABC-8392-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/aau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gardette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03247903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Mosca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102702" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gornushkina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.101463" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03091631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00355-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trouilloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02366988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24839" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hoyau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux-Sibilon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudiaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2018.06.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigleux Marion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hoyau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2017.1309820" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Boudiaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boudiaf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamalle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-015-9857-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanica Klein-Koerkamp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2016.09.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJC68LH3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Cerles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylee T. Ramdeen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000441009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fradcourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144393" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ricardo Vidal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2015.09.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBP37K8R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134961" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.04.054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6SX68M9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00397" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-At&#233;a de Pourtal&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fredembach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2013.07.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZX6ZLTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2011.08.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ15V3VT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ricolfi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.06.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL71QJ86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Baciu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398789v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.09.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDPDXG2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00376156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2007.01.030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7RHKR5H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(01)00060-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1642B8B0535068FB9ECEC9652B11AA5333213231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170194" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C59DD8295B7D77D9A1672AF825D39616892E8BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zuber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(96)01231-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEE9D521B9B0054B11B66C7DA9D90EFBA00056B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(89)90079-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T524047-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332659v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pav&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0769-2609(88)90159-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C7E0102144C652A22FE58DC242BEFAADEB2FEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915962v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559204v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Callan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Callan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537234v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371958v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248011v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cousin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03247992v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minotti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35275.90401" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982342v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017175" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794162v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prevost" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295812v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sammuri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291678v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>