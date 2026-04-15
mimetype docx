--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -100,1062 +100,1062 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound source directivity estimation via a spherical wave decomposition of the radiated field: application to human voice directivity measurements</w:t>
+                <w:t xml:space="preserve">Inventaire National des Matériels et Moyens Expérimentaux en Acoustique et Vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Luizard</w:t>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+                <w:t xml:space="preserve">Félix Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385089v1</w:t>
+                <w:t xml:space="preserve">hal-05363674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation numérique et mise en oeuvre expérimentale d'une chambre semi-anéchoïque active</w:t>
+                <w:t xml:space="preserve">ENHANCING THE GEOMETRICAL CALIBRATION OF MICROPHONE ARRAYS: SOLUTIONS AND EXPERIMENTAL VALIDATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Friot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boulandet</w:t>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Malaga, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206650v1</w:t>
+                <w:t xml:space="preserve">hal-05409691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites pratiques de l’étalonnage géométrique d’antennes de microphones: solutions et validation expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mesures de directivité de sources non répétables avec un réseau de 960 microphones MEMS: application à la voix humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365662v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENHANCING THE GEOMETRICAL CALIBRATION OF MICROPHONE ARRAYS: SOLUTIONS AND EXPERIMENTAL VALIDATION</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productions sonores de Protées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Malaga, Spain, Spain</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409691v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de directivité de sources non répétables avec un réseau de 960 microphones MEMS: application à la voix humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sound source directivity estimation via a spherical wave decomposition of the radiated field: application to human voice directivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pachebat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365400v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions sonores de Protées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Limites pratiques de l’étalonnage géométrique d’antennes de microphones: solutions et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364725v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de directivité par décomposition en ondes sphériques du champ rayonné: limites pratiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation numérique et mise en oeuvre expérimentale d'une chambre semi-anéchoïque active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365636v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire National des Matériels et Moyens Expérimentaux en Acoustique et Vibration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation de directivité par décomposition en ondes sphériques du champ rayonné: limites pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363674v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an active device for global control of low-frequency wall reflections in a semi-anechoic room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, i-ince, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin (Italie), France</w:t>
@@ -1305,103 +1305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Directivity Estimation with a High-Order Non-Spherical Microphone Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FA 2023 - 10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4139-4146, </w:t>
@@ -1439,77 +1439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an active semi-anechoic room: simulations and first measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Allado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1564,90 +1564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a hybrid (passive/active) acoustic measurement room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1689,103 +1689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 256-microphone measurement system to estimate 3d directivity patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FA 2023 - 10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
@@ -1814,103 +1814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations d'un dispositif de semi-anéchoïcité active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
@@ -2064,64 +2064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and measurement of a reference source at lower frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3365-3372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2155,90 +2155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Control of the Diffracted Field by the Reflecting Wall of a Semi-Anechoic Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1301-1306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2397,90 +2397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif du champ diffracté en basse fréquence dans une salle semi-anéchoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,77 +2518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif/passif de salle anéchoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016 - VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1207-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2708,64 +2708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an active anechoic room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2952,346 +2952,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du sifflement d’un tuyau corrugué sous écoulement : analyse des données expérimentales</w:t>
+                <w:t xml:space="preserve">Aeroacoustic source analysis in a corrugated flow pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès Français d'Acoustique (CFA2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Vibration Shocks and Noise (VISHNO) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318896v1</w:t>
+                <w:t xml:space="preserve">hal-01319129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic source analysis in a corrugated flow pipe</w:t>
+                <w:t xml:space="preserve">Contrôle du sifflement d’un tuyau corrugué sous écoulement : analyse des données expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F Anselmet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pinhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration Shocks and Noise (VISHNO) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">12e Congrès Français d'Acoustique (CFA2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319129v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an active anechoic room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th meeting of the GDRE - Wave propagation in complex media for quantitative and non-destructive evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Greggynog, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ACUSTICUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association - Polish Acoustical Society, Sep 2014, Krakow, Poland. pp.Structured Session SS24 - Duct Acoustics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3405,247 +3405,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des résonances acoustiques d'un tuyau corrugué sous écoulement : traitement numériques des données expérimentales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vibration reduction using an attached local nonlinear passive absorber based on a clamped-clamped thin blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ''Calcul scientifique performant en mécanique ''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition (IMECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. CD-ROM(8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024698v1</w:t>
+                <w:t xml:space="preserve">hal-00917374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration reduction using an attached local nonlinear passive absorber based on a clamped-clamped thin blade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contrôle des résonances acoustiques d'un tuyau corrugué sous écoulement : traitement numériques des données expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition (IMECE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. CD-ROM(8 p.)</w:t>
+              <w:t xml:space="preserve">Journée ''Calcul scientifique performant en mécanique ''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917374v1</w:t>
+                <w:t xml:space="preserve">hal-01024698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound absorption and transmission through flexible micro-perforated structures</w:t>
               </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America - 52nd Meeting of the Canadian Acoustical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.015044, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,321 +3729,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory synthesis of turbulent boundary layer wall-pressures and the induced vibro-acoustic response</w:t>
+                <w:t xml:space="preserve">Coupled mode analysis of thin micro-perforated panel absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACOUSTICS 2012- 163th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hong-Kong, China. pp.Full text on CD-ROM ACOUSTICS 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4708825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696185v1</w:t>
+                <w:t xml:space="preserve">hal-00696179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustics of thin micro-perforated sound absorbers</w:t>
+                <w:t xml:space="preserve">Laboratory synthesis of turbulent boundary layer wall-pressures and the induced vibro-acoustic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.Session NV-S08 Passive control in vibroacoustics - Abstract 29</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696189v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled mode analysis of thin micro-perforated panel absorbers</w:t>
+                <w:t xml:space="preserve">Vibroacoustics of thin micro-perforated sound absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTICS 2012- 163th Meeting of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.Session NV-S08 Passive control in vibroacoustics - Abstract 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4708825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00696179v1</w:t>
+                <w:t xml:space="preserve">hal-00696189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Low Frequency Noise Reduction Using a Nonlinear Vibroacoustic Absorber</w:t>
               </w:r>
@@ -4055,77 +4055,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.353-360, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4185,77 +4185,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (ASME IDETC/CIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. CD-ROM (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4319,51 +4319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,230 +4395,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation to improve low frequency sound transmission by means of active control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">A nonlinear energy sink based on a clamped-clamped thin blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTIVE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD-ROM(10 p.)</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 503 Nonlinear normal modes, dimension reduction and localization in vibrating systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462552v1</w:t>
+                <w:t xml:space="preserve">hal-00466438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear energy sink based on a clamped-clamped thin blade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+                <w:t xml:space="preserve">Experimental investigation to improve low frequency sound transmission by means of active control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 503 Nonlinear normal modes, dimension reduction and localization in vibrating systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">ACTIVE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD-ROM(10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466438v1</w:t>
+                <w:t xml:space="preserve">hal-00462552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a nonlinear energy sink based on a clamped-clamped thin blade</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of multimodal tonal noise propagated in acircular duct with axial subsonic mean flow up to M=0.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Winninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,51 +4820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction of loud low-frequency soundfields with Boundary Surface Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,51 +4928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Barrier for airport noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5023,51 +5023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic feasibility of feedforward control in call centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5137,90 +5137,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a 2D active set-up for global control of low-frequency wall reflections in a semi-anechoic room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5254,77 +5254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an active semi-anechoic room: simulations and first measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,260 +5499,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and transmission of boundary layer noise through flexible multi-layer micro-perforated structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+                <w:t xml:space="preserve">Active control in an anechoic room : Theory and first simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (3), pp.369-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160922v1</w:t>
+                <w:t xml:space="preserve">hal-02337114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control in an anechoic room : Theory and first simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Pinhede</w:t>
+                <w:t xml:space="preserve">Absorption and transmission of boundary layer noise through flexible multi-layer micro-perforated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 395, pp.201-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.919066⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337114v1</w:t>
+                <w:t xml:space="preserve">hal-03160922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of micro-perforated cylindrical silencers in linear and nonlinear regimes</w:t>
               </w:r>
@@ -5764,51 +5764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 363, pp.359-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6130,51 +6130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134 (5), pp.3663-3673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6202,235 +6202,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic properties of thin micro-perforated panel absorbers</w:t>
+                <w:t xml:space="preserve">Sound absorption and transmission through flexible micro-perforated panels backed by an air layer and a thin plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 132 (2), pp.789-798. </w:t>
+              <w:t xml:space="preserve">, 2012, 131 (5), pp.3853-3863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4733555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/11.3701987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371744v1</w:t>
+                <w:t xml:space="preserve">hal-00684270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption and transmission through flexible micro-perforated panels backed by an air layer and a thin plate</w:t>
+                <w:t xml:space="preserve">Vibroacoustic properties of thin micro-perforated panel absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 131 (5), pp.3853-3863. </w:t>
+              <w:t xml:space="preserve">, 2012, 132 (2), pp.789-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/11.3701987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4733555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684270v1</w:t>
+                <w:t xml:space="preserve">hal-05371744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustic properties of thin micro-perforated panel absorbers</w:t>
               </w:r>
@@ -6442,74 +6442,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (2), pp.789-798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4733555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723314v1</w:t>
@@ -6546,51 +6546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf R. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6773,51 +6773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif aux basses fréquences du champ diffracté en salle semi-anéchoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Aix-Marseille Université (AMU), 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019AIXM0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7059,51 +7059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf R. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7303,51 +7303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moingeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pachebat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hartenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moingeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinh&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Allado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boulandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Friot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pinhede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bravo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinhede" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gintz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amielh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselmet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4708825" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Winninger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boudier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinh&#232;de" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Herzog" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG73R5WR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinhede" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQLWR9V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.12.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3LKN3BS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf R. Kristiansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.928412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4821215" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4733555" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/11.3701987" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3628665]" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarabini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AIXM0301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540390v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moingeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pachebat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hartenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moingeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinh&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Allado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boulandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Friot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pinhede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bravo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinhede" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gintz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amielh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselmet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4708825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Winninger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boudier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinh&#232;de" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Herzog" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinhede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919066" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG73R5WR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQLWR9V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.12.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3LKN3BS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf R. Kristiansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.928412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4821215" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/11.3701987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4733555" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3628665]" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarabini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AIXM0301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540390v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>