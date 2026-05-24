--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -66,1096 +66,1096 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire National des Matériels et Moyens Expérimentaux en Acoustique et Vibration</w:t>
+                <w:t xml:space="preserve">Productions sonores de Protées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bernard</w:t>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Foucart</w:t>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363674v1</w:t>
+                <w:t xml:space="preserve">hal-05364725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENHANCING THE GEOMETRICAL CALIBRATION OF MICROPHONE ARRAYS: SOLUTIONS AND EXPERIMENTAL VALIDATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Luizard</w:t>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+                <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Malaga, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de directivité de sources non répétables avec un réseau de 960 microphones MEMS: application à la voix humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Luizard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions sonores de Protées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimisation numérique et mise en oeuvre expérimentale d'une chambre semi-anéchoïque active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Macherey</w:t>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364725v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound source directivity estimation via a spherical wave decomposition of the radiated field: application to human voice directivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Luizard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites pratiques de l’étalonnage géométrique d’antennes de microphones: solutions et validation expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de directivité par décomposition en ondes sphériques du champ rayonné: limites pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Luizard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365662v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation numérique et mise en oeuvre expérimentale d'une chambre semi-anéchoïque active</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Limites pratiques de l’étalonnage géométrique d’antennes de microphones: solutions et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206650v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de directivité par décomposition en ondes sphériques du champ rayonné: limites pratiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inventaire National des Matériels et Moyens Expérimentaux en Acoustique et Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365636v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an active device for global control of low-frequency wall reflections in a semi-anechoic room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, i-ince, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1174,954 +1174,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 256-MICROPHONE MEASUREMENT SYSTEM TO ESTIMATE 3D DIRECTIVITY PATTERNS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method for Directivity Estimation with a High-Order Non-Spherical Microphone Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Luizard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">H. Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FA 2023 - 10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4139-4146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214738v1</w:t>
+                <w:t xml:space="preserve">hal-04516888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Directivity Estimation with a High-Order Non-Spherical Microphone Array</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards an active semi-anechoic room: simulations and first measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Pachebat</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Allado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2023 - 10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516888v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an active semi-anechoic room: simulations and first measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of a hybrid (passive/active) acoustic measurement room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">COMSOL 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232731v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a hybrid (passive/active) acoustic measurement room</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A 256-microphone measurement system to estimate 3d directivity patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Côte</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL 2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Munich, Germany</w:t>
+              <w:t xml:space="preserve">FA 2023 - 10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452400v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 256-microphone measurement system to estimate 3d directivity patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Pachebat</w:t>
+                <w:t xml:space="preserve">A 256-MICROPHONE MEASUREMENT SYSTEM TO ESTIMATE 3D DIRECTIVITY PATTERNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2023 - 10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694054v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations d'un dispositif de semi-anéchoïcité active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Boulandet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Cote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+                <w:t xml:space="preserve">M Allado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848083v1</w:t>
+                <w:t xml:space="preserve">hal-03646993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations d'un dispositif de semi-anéchoïcité active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R Cote</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Friot</w:t>
+                <w:t xml:space="preserve">Renaud Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646993v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and measurement of a reference source at lower frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3365-3372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2155,90 +2155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Control of the Diffracted Field by the Reflecting Wall of a Semi-Anechoic Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1301-1306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2272,90 +2272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation Acoustique en Cavité Résonante par Absorbeur Vibro-Acoustique Non-Linéaire à Double Port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2397,90 +2397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif du champ diffracté en basse fréquence dans une salle semi-anéchoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,77 +2518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif/passif de salle anéchoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016 - VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1207-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2702,950 +2702,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an active anechoic room</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Habault</w:t>
+                <w:t xml:space="preserve">Aeroacoustic source analysis in a corrugated flow pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pinhede</w:t>
+                <w:t xml:space="preserve">Daniel Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gintz</w:t>
+                <w:t xml:space="preserve">M Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Acoustical Association, Sep 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Vibration Shocks and Noise (VISHNO) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083413v1</w:t>
+                <w:t xml:space="preserve">hal-01319129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonances acoustiques dans un tube corrugué sous écoulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Contrôle du sifflement d’un tuyau corrugué sous écoulement : analyse des données expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pinhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Francophone de Techniques Laser (CFTL2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">12e Congrès Français d'Acoustique (CFA2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319180v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic source analysis in a corrugated flow pipe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an active anechoic room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration Shocks and Noise (VISHNO) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">8th meeting of the GDRE - Wave propagation in complex media for quantitative and non-destructive evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Greggynog, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319129v1</w:t>
+                <w:t xml:space="preserve">hal-01018634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du sifflement d’un tuyau corrugué sous écoulement : analyse des données expérimentales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-Perforated Panels for Silencers in Ducted Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès Français d'Acoustique (CFA2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">FORUM ACUSTICUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association - Polish Acoustical Society, Sep 2014, Krakow, Poland. pp.Structured Session SS24 - Duct Acoustics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318896v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an active anechoic room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an active anechoic room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting of the GDRE - Wave propagation in complex media for quantitative and non-destructive evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Greggynog, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustical Association, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018634v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Perforated Panels for Silencers in Ducted Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Résonances acoustiques dans un tube corrugué sous écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORUM ACUSTICUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Acoustics Association - Polish Acoustical Society, Sep 2014, Krakow, Poland. pp.Structured Session SS24 - Duct Acoustics</w:t>
+              <w:t xml:space="preserve">14e Congrès Francophone de Techniques Laser (CFTL2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086608v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration reduction using an attached local nonlinear passive absorber based on a clamped-clamped thin blade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contrôle des résonances acoustiques d'un tuyau corrugué sous écoulement : traitement numériques des données expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition (IMECE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. CD-ROM(8 p.)</w:t>
+              <w:t xml:space="preserve">Journée ''Calcul scientifique performant en mécanique ''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917374v1</w:t>
+                <w:t xml:space="preserve">hal-01024698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des résonances acoustiques d'un tuyau corrugué sous écoulement : traitement numériques des données expérimentales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vibration reduction using an attached local nonlinear passive absorber based on a clamped-clamped thin blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ''Calcul scientifique performant en mécanique ''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition (IMECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. CD-ROM(8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024698v1</w:t>
+                <w:t xml:space="preserve">hal-00917374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound absorption and transmission through flexible micro-perforated structures</w:t>
               </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America - 52nd Meeting of the Canadian Acoustical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.015044, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3761,51 +3761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOUSTICS 2012- 163th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hong-Kong, China. pp.Full text on CD-ROM ACOUSTICS 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.Session NV-S08 Passive control in vibroacoustics - Abstract 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,77 +4055,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.353-360, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4153,967 +4153,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of low frequency noise reduction using a nonlinear vibracoustic absorber</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la performance acoustique d'une demi-cloison par contrôle actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (ASME IDETC/CIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. CD-ROM (8 p.)</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759831v1</w:t>
+                <w:t xml:space="preserve">hal-00537207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance acoustique d'une demi-cloison par contrôle actif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">A nonlinear energy sink based on a clamped-clamped thin blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 503 Nonlinear normal modes, dimension reduction and localization in vibrating systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537207v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear energy sink based on a clamped-clamped thin blade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation to improve low frequency sound transmission by means of active control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 503 Nonlinear normal modes, dimension reduction and localization in vibrating systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">ACTIVE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD-ROM(10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466438v1</w:t>
+                <w:t xml:space="preserve">hal-00462552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation to improve low frequency sound transmission by means of active control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a nonlinear energy sink based on a clamped-clamped thin blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTIVE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD-ROM(10 p.)</w:t>
+              <w:t xml:space="preserve">7th EUROMECH Solid Mechanics Conference, ESMC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462552v1</w:t>
+                <w:t xml:space="preserve">hal-00466437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a nonlinear energy sink based on a clamped-clamped thin blade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Active control of multimodal tonal noise propagated in acircular duct with axial subsonic mean flow up to M=0.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Glesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Winninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EUROMECH Solid Mechanics Conference, ESMC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466437v1</w:t>
+                <w:t xml:space="preserve">hal-00345947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of multimodal tonal noise propagated in acircular duct with axial subsonic mean flow up to M=0.3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Reproduction of loud low-frequency soundfields with Boundary Surface Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345947v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction of loud low-frequency soundfields with Boundary Surface Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Active Barrier for airport noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">InterNoise 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Honolulu, United States. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345950v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Barrier for airport noise</w:t>
-[...85 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Acoustic feasibility of feedforward control in call centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTIVE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. CD-ROM (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5123,1633 +5002,1633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing a 2D active set-up for global control of low-frequency wall reflections in a semi-anechoic room</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Towards an active semi-anechoic room: simulations and first measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024077⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824898v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an active semi-anechoic room: simulations and first measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimizing a 2D active set-up for global control of low-frequency wall reflections in a semi-anechoic room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024052⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744060v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of the field scattered by the rigid wall of a semi-anechoic room—Simulations and full-scale off-line experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinhède</w:t>
+                <w:t xml:space="preserve">D. Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Habault</w:t>
+                <w:t xml:space="preserve">E. Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 506, pp.116134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control in an anechoic room : Theory and first simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Habault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (3), pp.369-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.919066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption and transmission of boundary layer noise through flexible multi-layer micro-perforated structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 395, pp.201-223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of micro-perforated cylindrical silencers in linear and nonlinear regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 363, pp.359-379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising the absorption and transmission properties of aircraft microperforated panels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aeroacoustic source analysis in a corrugated flow pipe using low-frequency mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf R. Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (10), pp.650-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2014.928412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00924029v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic source analysis in a corrugated flow pipe using low-frequency mitigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising the absorption and transmission properties of aircraft microperforated panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhede</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2014.928412⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057978v1</w:t>
+                <w:t xml:space="preserve">hal-00924029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing sound absorption and transmission through flexible multi-layer micro-perforated structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134 (5), pp.3663-3673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4821215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption and transmission through flexible micro-perforated panels backed by an air layer and a thin plate</w:t>
+                <w:t xml:space="preserve">Vibroacoustic properties of thin micro-perforated panel absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 131 (5), pp.3853-3863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/11.3701987⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 132 (2), pp.789-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4733555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684270v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic properties of thin micro-perforated panel absorbers</w:t>
+                <w:t xml:space="preserve">Sound absorption and transmission through flexible micro-perforated panels backed by an air layer and a thin plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 132 (2), pp.789-798. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4733555⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 131 (5), pp.3853-3863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/11.3701987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371744v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustic properties of thin micro-perforated panel absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (2), pp.789-798. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4733555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the influence of low frequency flow modulation on the whistling behavior of a corrugated pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf R. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130 (4), pp.1851-1855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3628665]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of noise on the source side of a partition to increase its sound isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tarabini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 320 (4-5), pp.726-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6759,100 +6638,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif aux basses fréquences du champ diffracté en salle semi-anéchoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Aix-Marseille Université (AMU), 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019AIXM0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02332012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6862,154 +6741,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the acoustic resonance in a corrugated flow pipe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf R. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Fluid-Structure-Sound Interactions and Control". Proceedings of the 2nd Symposium on Fluid-Structure. Zhou, Y.; Liu, Y.; Huang, L.; Hodges, D.H. (Eds.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.253-258, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7019,144 +6898,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements on tones generated in a corrugated flow pipe with special attention to the influence of a low frequency oscillation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf R. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7303,51 +7182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moingeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pachebat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hartenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moingeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinh&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Allado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boulandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Friot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pinhede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bravo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinhede" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gintz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amielh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselmet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4708825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Winninger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boudier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinh&#232;de" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Herzog" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinhede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919066" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG73R5WR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQLWR9V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.12.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3LKN3BS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf R. Kristiansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.928412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4821215" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/11.3701987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4733555" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3628665]" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarabini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AIXM0301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540390v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moingeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pachebat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Allado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hartenstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moingeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinh&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boulandet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Friot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pinhede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bravo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amielh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselmet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinhede" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gintz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jiang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4708825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Winninger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024052" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024077" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinh&#232;de" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Herzog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinhede" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG73R5WR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQLWR9V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf R. Kristiansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.928412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.12.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3LKN3BS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4821215" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4733555" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/11.3701987" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723314v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3628665]" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarabini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AIXM0301" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540390v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>