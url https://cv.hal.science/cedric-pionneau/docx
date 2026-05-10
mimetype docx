--- v0 (2026-03-06)
+++ v1 (2026-05-10)
@@ -344,51 +344,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -512,4518 +512,5572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential proteomics argues against a general role for CD9, CD81 or CD63 in the sorting of proteins into extracellular vesicles</w:t>
+                <w:t xml:space="preserve">Antagonistic actions of PAK1 and NF2 /Merlin drive myelin membrane expansion in oligodendrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yé Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+                <w:t xml:space="preserve">Lucas Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cocozza</w:t>
+                <w:t xml:space="preserve">Noémie Adès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Boëlle</w:t>
+                <w:t xml:space="preserve">Kadia Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+                <w:t xml:space="preserve">Corinne Bachelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hmidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12352⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (8), pp.1518-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178027v1</w:t>
+                <w:t xml:space="preserve">hal-04661896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Autophagy Receptor TAX1BP1 ( T6BP ) improves antigen presentation by MHC‐II molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential proteomics argues against a general role for CD9, CD81 or CD63 in the sorting of proteins into extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Richetta</w:t>
+                <w:t xml:space="preserve">Yé Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Pereira</w:t>
+                <w:t xml:space="preserve">Federico Cocozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Kumari</w:t>
+                <w:t xml:space="preserve">Pierre‐yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ghosh</w:t>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202255470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864670v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Cell Type-Specific Multi-Omics Approaches Reveal Impaired Programs of Glial Cell Differentiation in Mouse Culture Models of DM1</w:t>
+                <w:t xml:space="preserve">Profiling tear film enzymes reveals major metabolic pathways involved in the homeostasis of the ocular surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
+                <w:t xml:space="preserve">Murat Akkurt Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Lallemant</w:t>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana M Dincã</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Polvèche</w:t>
+                <w:t xml:space="preserve">Frédéric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2021.662035⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.15231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-42104-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235993v1</w:t>
+                <w:t xml:space="preserve">hal-04229553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Tears and Conjunctival Cells Collected with Schirmer Strips Using timsTOF Pro: Preanalytical Considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Expanded biochemical analyses of human tear fluid: Polyvalent faces of the schirmer strip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Akkurt Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Kolman</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Magny</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Kobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12010002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2023.109679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540499v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐depth proteomic analysis of Plasmodium berghei sporozoites using trapped ion mobility spectrometry with parallel accumulation‐serial fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the specific molecular and functional signatures of pre-beta-HDL: relevance to cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Hamada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.202000305⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-023-01004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351384v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal Exposure Effects of the Neonicotinoid Clothianidin Strongly Modify the Brain Transcriptome and Proteome in the Male Moth Agrotis ipsilon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Braman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.152. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects12020152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138710v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-integrin αv therapy improves cardiac fibrosis after myocardial infarction by blunting cardiac PW1+ stromal cells</w:t>
+                <w:t xml:space="preserve">The Autophagy Receptor TAX1BP1 ( T6BP ) improves antigen presentation by MHC‐II molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bouvet</w:t>
+                <w:t xml:space="preserve">Gabriela Sarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Claude</w:t>
+                <w:t xml:space="preserve">Clémence Richetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguelonne Roux</w:t>
+                <w:t xml:space="preserve">Mathias Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Skelly</w:t>
+                <w:t xml:space="preserve">Anita Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihar Masurkar</w:t>
+                <w:t xml:space="preserve">Michael Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.11404. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68223-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.202255470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899381v1</w:t>
+                <w:t xml:space="preserve">hal-03864670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Immunology Approach to Define a New HIV-gp41-Neutralizing Epitope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Analysis of Tears and Conjunctival Cells Collected with Schirmer Strips Using timsTOF Pro: Preanalytical Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Akkurt Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Dorgham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">Ioannis Kolman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Affoune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouceba</w:t>
+                <w:t xml:space="preserve">Romain Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/9804584⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162037v1</w:t>
+                <w:t xml:space="preserve">hal-03540499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MPK 8‐ TCP 14 pathway promotes seed germination in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative Cell Type-Specific Multi-Omics Approaches Reveal Impaired Programs of Glial Cell Differentiation in Mouse Culture Models of DM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Diana M Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Sandra O Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucrèce Mathéron</w:t>
+                <w:t xml:space="preserve">Hélène Polvèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14461⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.662035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2021.662035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322115v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plasmodium falciparum nuclear proteins by mass spectrometry and proposed protein annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In‐depth proteomic analysis of Plasmodium berghei sporozoites using trapped ion mobility spectrometry with parallel accumulation‐serial fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Briquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Carbone</w:t>
+                <w:t xml:space="preserve">Olivier Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205596⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.2000305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.202000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927646v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein profile of mouse ovarian follicles grown in vitro</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sublethal Exposure Effects of the Neonicotinoid Clothianidin Strongly Modify the Brain Transcriptome and Proteome in the Male Moth Agrotis ipsilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Braman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gax056⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12020152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552340v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Mechanisms Underlying the Disruption of Male Courtship Behavior byAdult Exposure to Di(2-ethylhexyl) Phthalate in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-integrin αv therapy improves cardiac fibrosis after myocardial infarction by blunting cardiac PW1+ stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Dombret</w:t>
+                <w:t xml:space="preserve">Dan Skelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Capela</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emma Bergsten</w:t>
+                <w:t xml:space="preserve">Nihar Masurkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP1443⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.11404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68223-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595166v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dp71 Delta(78-79) dystrophin mutant stimulates neurite outgrowth in PC12 cells via upregulation and phosphorylation of HspB1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MPK 8‐ TCP 14 pathway promotes seed germination in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candelaria Merino-Jimenez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Febe E. Cazares-Raga</w:t>
+                <w:t xml:space="preserve">Lucrèce Mathéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500211⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 100 (4), pp.677-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01515294v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum proteins involved in cytoadherence of infected erythrocytes to chemokine CX3CL1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combadière</w:t>
+                <w:t xml:space="preserve">Reverse Immunology Approach to Define a New HIV-gp41-Neutralizing Epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dorgham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Affoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouceba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33786⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.9804584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/9804584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371569v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet light converts propranolol, a nonselective β-blocker and potential lupus-inducing drug, into a proinflammatory AhR ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Frances</w:t>
+                <w:t xml:space="preserve">Identification of Plasmodium falciparum nuclear proteins by mass spectrometry and proposed protein annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ourimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201445144⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0205596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556942v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dermal extracellular matrix and epidermal-dermal junction modifications using matrix-assisted laser desorption/ionization mass spectrometric imaging, in vivo reflectance confocal microscopy, echography, and histology: effect of age and peptide applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Marchand</w:t>
+                <w:t xml:space="preserve">Protein profile of mouse ovarian follicles grown in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Anastacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Rodriguez-Wallberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmetic Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jocd.12135⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (12), pp.827-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gax056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01514442v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SASH1, a new potential link between smoking and atherosclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+                <w:t xml:space="preserve">Neural Mechanisms Underlying the Disruption of Male Courtship Behavior byAdult Exposure to Di(2-ethylhexyl) Phthalate in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Dombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bergsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.08.013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (9), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP1443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514450v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical clearance of red blood cells by the human spleen: Potential therapeutic applications of a biomimetic RBC filtration method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Diakité</w:t>
+                <w:t xml:space="preserve">Dp71 Delta(78-79) dystrophin mutant stimulates neurite outgrowth in PC12 cells via upregulation and phosphorylation of HspB1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candelaria Merino-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Aragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ceja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Febe E. Cazares-Raga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (9), pp.1331-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514449v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic identification of target proteins in normal but nonfertilizing sperm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum proteins involved in cytoadherence of infected erythrocytes to chemokine CX3CL1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2014.04.039⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514458v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGE enables the detection of a putative serum biomarker of fungal origin in a mouse model of invasive aspergillosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of dermal extracellular matrix and epidermal-dermal junction modifications using matrix-assisted laser desorption/ionization mass spectrometric imaging, in vivo reflectance confocal microscopy, echography, and histology: effect of age and peptide applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fekkar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Snounou</w:t>
+                <w:t xml:space="preserve">Thibault Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmetic Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocd.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558501v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waldenström’s macroglobulinemia harbors a unique proteome where Ku70 is severely underexpressed as compared with other B-lymphoproliferative disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. M. Lemoine</w:t>
+                <w:t xml:space="preserve">Ultraviolet light converts propranolol, a nonselective β-blocker and potential lupus-inducing drug, into a proinflammatory AhR ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dorgham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bcj.2012.35⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (11), pp.3174-3187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201445144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558486v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretome of Human Bronchial Epithelial Cells in Response to the Fungal Pathogen Aspergillus fumigatus Analyzed by Differential In-Gel Electrophoresis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chignard</w:t>
+                <w:t xml:space="preserve">SASH1, a new potential link between smoking and atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Touat-Hamici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jis031⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242 (2), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558514v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique proteomic profile on surface IgM ligation in unmutated chronic lymphocytic leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical clearance of red blood cells by the human spleen: Potential therapeutic applications of a biomimetic RBC filtration method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Holleran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Perrot</w:t>
+                <w:t xml:space="preserve">P. A. Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nadaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Leblond</w:t>
+                <w:t xml:space="preserve">S. Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2011-02-335125⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558548v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrométrie de masse en biologie médicale: principes et applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marinach-Patrice</w:t>
+                <w:t xml:space="preserve">Proteomic identification of target proteins in normal but nonfertilizing sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mazier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanina Delarouziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio tribune magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11834-011-0061-9⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (2), pp.372-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2014.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558528v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of BRCA1-depleted cell line reveals a putative role for replication protein A2 up-regulation in BRCA1 breast tumor development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouley</w:t>
+                <w:t xml:space="preserve">DIGE enables the detection of a putative serum biomarker of fungal origin in a mouse model of invasive aspergillosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Genestie</w:t>
+                <w:t xml:space="preserve">J.Y. Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marinach-Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Snounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prca.200900107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (9), pp.2536-2549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558561v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infertilité masculine chez les patients normospermiques : analyse protéomique des spermes normaux non fécondants en fécondation in vitro classique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Frapsauce</w:t>
+                <w:t xml:space="preserve">Waldenström’s macroglobulinemia harbors a unique proteome where Ku70 is severely underexpressed as compared with other B-lymphoproliferative disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Berthaut</w:t>
+                <w:t xml:space="preserve">N Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2009.07.014⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (9), pp.e88-e88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bcj.2012.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02558587v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of protein expression along the normal to tension wood gradient in Eucalyptus gunnii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Secretome of Human Bronchial Epithelial Cells in Response to the Fungal Pathogen Aspergillus fumigatus Analyzed by Differential In-Gel Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marinach-Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205 (7), pp.1163-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jis031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672696v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic map of Maritime pine based on AFLP, RAPD and protein markers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unique proteomic profile on surface IgM ligation in unmutated chronic lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dubos</w:t>
+                <w:t xml:space="preserve">Aurore Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Frigerio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+                <w:t xml:space="preserve">Sophie Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (4), pp.e1-e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2011-02-335125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691111v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression wood-responsive proteins in developing xylem of maritime pine (Pinus pinaster Ait.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Spectrométrie de masse en biologie médicale: principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marinach-Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Bailleres</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio tribune magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11834-011-0061-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696160v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing SSCP markers in two Pinus species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Pot</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of BRCA1-depleted cell line reveals a putative role for replication protein A2 up-regulation in BRCA1 breast tumor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Varinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Genestie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.NA-NA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prca.200900107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688015v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Infertilité masculine chez les patients normospermiques : analyse protéomique des spermes normaux non fécondants en fécondation in vitro classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Larouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (10), pp.796-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2009.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of protein expression along the normal to tension wood gradient in Eucalyptus gunnii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (4), pp.353-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compression wood-responsive proteins in developing xylem of maritime pine (Pinus pinaster Ait.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 123, pp.959-969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genetic map of Maritime pine based on AFLP, RAPD and protein markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing SSCP markers in two Pinus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hurme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (1), pp.21-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Separation and characterization of needle and xylem maritime pine proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bahrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (4-5), pp.1098-1108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of potential genetic modifi ers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïra Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches moléculaires de la qualité du bois chez le pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Almiro Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of Plasmodium sporozoites limited samples using the timsTOF Pro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of the interactome of the autophagy receptor TAX1BP1 (T6BP) in model antigen presenting cell.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Richetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Sarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Proteomic Forum -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861794v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of potential genetic modifiers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomic analysis of Plasmodium sporozoites limited samples using the timsTOF Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marinach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SMAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of low abundance protein samples using the timsTOF Pro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pionneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFEAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Albi, France. 22 (3), pp.151-157, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5033,168 +6087,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics for genetic and physiological studies in forest trees : application in Maritime Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser N. Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haworth press, 2004, 978-1-56022-958-0 978-1-56022-959-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Autophagy Receptor TAX1BP1 (T6BP) is a novel player in antigen presentation by MHC-II molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Richetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Sarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5341,51 +6545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.p3s.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05131671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sadowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pionneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04178027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233; Fan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cocozza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sarango" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghosh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03540499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Akkurt Arslan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kolman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12010002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Hamada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Silvie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Skelly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihar Masurkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68223-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Affoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lucar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9804584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14461" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ourimi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bernardes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205596" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Anastacio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rodriguez-Wallberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax056" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Capela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP1443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelaria Merino-Jimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arag&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ceja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febe E. Cazares-Raga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2X3NK1H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Cic&#233;ron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33786" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Amoura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frances" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mondon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hillion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peschard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Andre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marchand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocd.12135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F64382294A38900FCFDDBE174FEDD557C4D363/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weidmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat-Hamici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mueller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.08.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Holleran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ndour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diakit&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2015.05.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Delarouziere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.04.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Brossas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinach-Patrice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Snounou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.01.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK8P8MF9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Azar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Lemoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2012.35" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leblond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-02-335125" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11834-011-0061-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Varinot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Biard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900107" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PS20KX8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapsauce" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Larouzi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berthaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.07.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHXD78NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailleres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frigerio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hurme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauw" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahrmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Provost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.p3s.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05131671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sadowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pionneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ad&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadia Kant&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hmidan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04178027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233; Fan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cocozza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Akkurt Arslan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42104-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rabut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Kobal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2023.109679" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-01004-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sarango" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03540499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kolman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12010002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Hamada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Silvie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Skelly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihar Masurkar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68223-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14461" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Affoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lucar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9804584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ourimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bernardes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Anastacio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rodriguez-Wallberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax056" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Capela" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP1443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelaria Merino-Jimenez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arag&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ceja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febe E. Cazares-Raga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500211" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2X3NK1H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Cic&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33786" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mondon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hillion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peschard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Andre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marchand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocd.12135" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F64382294A38900FCFDDBE174FEDD557C4D363/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Amoura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frances" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445144" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weidmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat-Hamici" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mueller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.08.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Holleran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ndour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diakit&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2015.05.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Delarouziere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.04.039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Brossas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinach-Patrice" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Snounou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.01.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK8P8MF9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Azar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Lemoine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2012.35" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balloy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chignard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis031" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558548v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leblond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-02-335125" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11834-011-0061-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Varinot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Biard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PS20KX8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapsauce" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Larouzi&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berthaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.07.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHXD78NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailleres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691111v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frigerio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hurme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauw" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahrmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189567v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ra Naouar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-239001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Provost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sarango" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Simonet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>