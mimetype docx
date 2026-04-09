--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2350,286 +2350,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation cracking in gallium arsenide: Part I. In situ SEM nanoindentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoindentation cracking in gallium arsenide: Part II. TEM investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wasmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm. Breguet</w:t>
+                <w:t xml:space="preserve">H. Hessler-Wyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Michler</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schulz</w:t>
+                <w:t xml:space="preserve">J.-M. Breguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28 (20), pp.2785-2798. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 28 (20), pp.2799-2809</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985643v1</w:t>
+                <w:t xml:space="preserve">hal-00985652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation cracking in gallium arsenide: Part II. TEM investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoindentation cracking in gallium arsenide: Part I. In situ SEM nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Wasmer</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm. Breguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hessler-Wyser</w:t>
+                <w:t xml:space="preserve">Johann Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Ganière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Breguet</w:t>
+                <w:t xml:space="preserve">D. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28 (20), pp.2799-2809</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 28 (20), pp.2785-2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2013.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985652v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling age hardening CuCr1Zr electrode alloy softening during resistance spot welding</w:t>
               </w:r>
@@ -3702,51 +3702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Foroozmehr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretteur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Queval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Broussaud-Laloue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.12.049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02525-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryvin Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-37VTR57W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chenegrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girinon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.02.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Josse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berckmans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMECA.38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Le Gloannec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cretteur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTXR5CDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gloannec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doghri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.07.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0908-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2013.10.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBLGJ5QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wasmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Breguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schulz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hessler-Wyser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Gani&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Breguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Foroozmehr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretteur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Queval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Broussaud-Laloue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.12.049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02525-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryvin Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-37VTR57W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chenegrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girinon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.02.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Josse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berckmans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMECA.38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Le Gloannec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cretteur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTXR5CDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gloannec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doghri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.07.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0908-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2013.10.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBLGJ5QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wasmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hessler-Wyser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Gani&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Breguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Breguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schulz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>