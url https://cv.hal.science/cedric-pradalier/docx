--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Pradalier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier - Associate Professor - GeorgiaTech Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1746-2733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084632097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Earned Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015: HDR in Robotics (French diploma required to supervise PhD students, roughly translates as “Authorization to Supervise Research”): “Autonomous Mobile Systems for Long-Term Operations in Spatio-Temporal Environments”, HDR de l'Institut National Polytechnique de Toulouse, 2015, tel-01435879.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004: PhD in Computer Science, specialization in Graphics, Computer Vision and Robotics. Title: “Intentional Navigation for a Mobile Robot”. Supervisor: Prof. Christian Laugier. Institution: National Polytechnic Institute of Grenoble / INRIA (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Master of Science in Computer Science, specialization in Graphics, Computer Vision and Robotics. Institution: National Polytechnic Institute of Grenoble / INRIA (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001: French Ingénieur Degree (very selective degree in the French educative system, usually considered equivalent to a master degree) at ENSIMAG, National School of Computer Science and Applied Mathematics in Grenoble, France. Specialization in compilers and languages.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">II. Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-present: Associate Professor at GeorgiaTech Lorraine, Metz, France. Head of the DREAM lab: Data-driven Robotics for Environment Assessment and Monitoring. Permanent member of the UMI 2958 GT-CNRS, a joint research lab between the CNRS and the Georgia Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2012: Deputy Director of the Autonomous Systems Lab (ASL, Director: Prof. R. Siegwart), department of Mechanical Engineering, ETH Zürich (Federal Polytechnic Institute of Zürich), Switzerland. Responsibilities: daily operation of the ASL (approx. 40 people), supervision of the third party grant and budget, research project development and supervision.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-present: Funding member of Skybotix AG, ETH spin-off specialized on the development of micro-air-vehicle for education and industrial application. Responsibilities: initially software development but purely advisorial role at this stage.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Post-doctoral fellow at the Autonomous Systems Lab (ASL), ICT Center, CSIRO (Commonwealth Scientific and Industrial Research Organisation), Brisbane, Australia. Responsibilities: software development for robotics and automation of industrial vehicles, submarines, etc...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">III. Grants and Contracts (selection)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. European funding (FP7/H2020):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BugWright2: IA/H2020, 2020-2024, Coordinator, Robotics for Ship Hull Inspection</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flourish: RIA/H2020, 2015-2018, PI, Robotics for Agriculture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noptilus: IP/FP7, 2010-2014, PI, Autonomous Underwater Vehicles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Charge: IP/FP7, 2010-2014, Co-PI, Vision-based autonomous car navigation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">B. Funding from the European Spacial Agency (ESA):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ExoMars, 2007-2011: PI, Proposals, development of various prototypes and tools for the ExoMars program. Prime contractor: RUAG Space (Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eurobot Rover Prototype, 2009: PI, proposal, design and development of a space rover for mobile manipulation experiments. Prime contractor: GMV (Spain). Heavy Duty Planetary Chassis, 2011: PI, proposal, design and development of a scalable space rover. Supervision of 1 engineer. Prime contractor: RUAG Space (Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Funding from national agencies:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• French National Research Agency: “WoodSeer” project, 2020-2024: PI, Machine Learning for the prediction of the interior structure of trees.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Swiss National Fund: “Limnobotics” project, 2010-2013: Co-PI, Study of algae populations using an autonomous surface vessel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Swiss Commission for Technology and Innovation: “Autonomous Robotic Inspection using High-Precision Localisation”, 2011-2012, PI,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Metrics for Evaluating 3D Map Quality in Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104617. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2023.104617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“UDE DIATOMS in the Wild 2024”: a new image dataset of freshwater diatoms for training deep learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kloster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoza Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntambwe Mayombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for the detection of semantic features in tree X-ray CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aiia.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.105594. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Driven Approach to Generate Realistic 3D Tree Barks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.101166. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gmod.2022.101166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the propagation properties of rectangular metal plates for Lamb wave-based mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.106705. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-aware spatio-temporal Alignment of Natural Outdoor Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of remote sensing tools for accurate charcoal kilns’ inventory and distribution analysis: Comparative assessment and prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.102641. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of prioritized deep system identification on a path following task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &amp; Robotic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01341-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-Based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.2908-2913. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017841v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensor fusion framework for wearable sensor suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in unstructured natural environment: a sensor fusion framework for wearable sensor suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04555-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Multiple Visual Surveys of a Natural Environment Into Time-Lapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dellaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/ToBeAssigned⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Theory-Based Automated Twin Recognition Technique for Electron Backscatter Diffraction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-018-0106-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Southern Elephant Seals Behave Like Weather Buoys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.140 - 149. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2017.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphony Lake Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (11), pp.1151-1158. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917730606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rig animation with a tangible and modular input device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Glauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedek Vartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Chun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Panozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.16-17. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Registration For Long-Term Natural Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Field and Service Robotics, 34 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (11), pp.115602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of microstructure and twin-twin junctions on twin nucleation and twin growth in Zr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. N. Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.399-410. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust vision-based underwater homing using self-similar landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Field and Service Robotics, 25 (6-7), pp.360-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, 25 (1), pp.19--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab: a car-like robot navigating autonomously and safely among pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, 50 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Navigation of a Bi-steerable Car : Experimental Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Intelligence and Robotic Control Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, 5 (3), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Localization and Mapping using the Geometric Projection Filter and Correspondence Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoTATO: A Dataset for Analyzing Polarimetric Traces of Afloat Trash Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV24 TRICKY workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knot Prediction in Wood Logs with Longitudinal Feature Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Systems - ICVS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria. pp.169-180, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria. pp.422-431, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 3D-reconstruction quality in probabilistic volumetric maps with the Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Symposium on Robotics (ISR Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Stuttgart, Germany. pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, Cartographie et Calibration de la Dispersion pour l'Inspection Robotique de Structures en Métal par Ondes Guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation on the Lateral Propagation of Ultrasound Waves in Multi-layered Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicky Silitonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event, Austria. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87156-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate autonomous exploration for an inspection robot using ultrasonic guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ridani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Localization on Metal Plates Based on Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Felicien Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate localization and mapping for an inspection robot using ultrasonic guided waves: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Steckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las-Vegas (Virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Nearest Neighbor Fields Monocular Edge Visual-Odometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xialong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When antibiotics stimulate the spread of resistance genes : small doses and dramatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la Societe Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sensor Placement from Demonstration for UAV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLWCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’antibiotiques stimulant la dissémination de gènes d’antibiorésistance en concentrations sub-inhibitrices et conséquences au niveau environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussng, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELF : Embedded Localisation of Features in pre-trained CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Local Planning Incorporating Steering Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wera Winterhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dornhege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Burgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination Robust Direct Visual Odometry for Outdoor Environment Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xialong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Representation Learning for Domain Adaptation of Semantic Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONIP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Sampling for Deep System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Direct Sparse Visual Odometry for Large-Scale Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, France. pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying antibiotics triggering the dissemination of resistance genes at low concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de La Cruz Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenowac II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-control using deep system identification and model predictive control for drone control under uncertain load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of land use from overhead imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Monocular SLAM Algorithms in Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th Conference on Computer and Robot Vision (CRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, France. pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of antibiotics at sub-MIC level on the activity of mobile genetic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Groshenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lansing, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quantitative river shore monitoring using a portable imaging suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sub-inhibitory concentrations of antibiotics promote the dissemination of unselected resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Groshenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of charcoal-particle content in peat samples for paleo-ecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of a natural environment using an automated data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale characterizations of InGaN nanostructures grown on GaN template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Parametric Bayesian Learning of Robot Behaviors from Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Magnenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on "Bayesian Nonparametric Models (BNPM) For Reliable Planning And Decision-Making Under Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning user habits for semi-autonomous navigation using low throughput interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2011.6083633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to identify users and predict their destination in a robotic guidance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Y. Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vision-based Underwater Target Identification & Homing Using Self-Similar Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field And Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00211881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in autonomous reversing of a tractor-trailer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Field and Service Robotics - FSR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based handling tasks for an autonomous outdoor forklift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Field and Service Robotics - FSR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of stereo and optical flow data using occupancy grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toronto (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Reconstruction Of Vehicles In A Car Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Port Douglas Australia, Australia. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33453-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Moving Obstacle Detection Using Optical Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France. pp.466-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time stereo and optical flow data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy grids from stereo and optical flow data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro (BR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Detection And Car Park Mapping Using Laser Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles Avoidance for Car-Like Robots. Integration And Experimentation on Two Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France. pp.4277--4282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual navigation around a sensori-motor trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving On A Known Sensori-Motor Trajectory With A Car-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore (SG), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomous Car-Like Robot Navigating Safely Among Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Motion Autonomy of a Bi-steerable Car: Experimental Issues from Map-building to Trajectory Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Taipei (TW), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscriptive Bayesian Programming Application for Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and Autonomous Navigation for a Car-Like Robot Among Pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP Int. Workshop on Service, Assistive and Personal Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Issues from Map Building to Trajectory Execution for a Bi-steerable Car.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Coimbra (PT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Applications in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.1851--1856, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1248913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming Multi-Target Tracking : an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Application to Randomized Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance and Proscriptive Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berhocoïrigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new University of Duisburg-Essen diatom digital image training data set (UDE did it v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kloster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Vidacović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntambwe Albert Serge Mayombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoza Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Phong Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automatic detection of charcoal production platforms in airborne LiDAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers - CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the range of sub-inhibitory concentrations of antibiotics triggering bacterial functions of relevant interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petitcolas Kévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenowac-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated recognition of habitat classes from overhead imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research (IJRR) - Special issue on ``Field and Service Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laugier and Agostino Martinelli and Cédric Pradalier and Roland Siegwart. SAGE, 28 - No. 2, pp.95, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics - Special Issue on Field and Service Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 25 Issue 6-7, pp.118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab : Bayesian Navigation on Sensory–Motor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.51-75, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bayesian Occupation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00295084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation methodology on real data of reversible Kalman Filter for state estimation with Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svyatoslav Covanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Polarimetric Fusion for Semantic Segmentation in Aquatic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Kalman Filter for state estimation with Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svyatoslav Covanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Approach to the Initial Guess of UWB Anchor Self-Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Schroepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Grid and Feature-based Mapping of Metal Structures with Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ridani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling Gaps in Micro-Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic weed control using automated weed and crop classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Lottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Stachniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-session lake-shore monitoring in visually challenging conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate localization and mapping for an inspection robot using ultrasonic guided waves: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Steckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Supported Monocular Visual Tracking for Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Benchmark of Neural Networks for System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination Robust Monocular Direct Visual Odometry for Outdoor Environment Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Computer Vision based In-Row Weeding System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task scheduler for ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435823v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Off-The-Shelf CNNs for the Representation of Natural Scenes with Large Seasonal Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lifchitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Cottencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPipeline: a development framework for image processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UMI 2958 GeorgiaTech-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS8903 Special Problem : Mesh Networks for robotic teleoperation -State of the Art and Implementation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadoop for Roboticists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Space&amp;quot; : a framework for localization and planning, for systems using a Sensor/Landmarks module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4385, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation intentionnelle d'un robot mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00147375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Mobile Systems for Long-Term Operations in Spatio-Temporal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. INP DE TOULOUSE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01435879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Pradalier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier - Associate Professor - GeorgiaTech Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1746-2733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084632097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Earned Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015: HDR in Robotics (French diploma required to supervise PhD students, roughly translates as “Authorization to Supervise Research”): “Autonomous Mobile Systems for Long-Term Operations in Spatio-Temporal Environments”, HDR de l'Institut National Polytechnique de Toulouse, 2015, tel-01435879.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004: PhD in Computer Science, specialization in Graphics, Computer Vision and Robotics. Title: “Intentional Navigation for a Mobile Robot”. Supervisor: Prof. Christian Laugier. Institution: National Polytechnic Institute of Grenoble / INRIA (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Master of Science in Computer Science, specialization in Graphics, Computer Vision and Robotics. Institution: National Polytechnic Institute of Grenoble / INRIA (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001: French Ingénieur Degree (very selective degree in the French educative system, usually considered equivalent to a master degree) at ENSIMAG, National School of Computer Science and Applied Mathematics in Grenoble, France. Specialization in compilers and languages.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">II. Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-present: Associate Professor at GeorgiaTech Lorraine, Metz, France. Head of the DREAM lab: Data-driven Robotics for Environment Assessment and Monitoring. Permanent member of the UMI 2958 GT-CNRS, a joint research lab between the CNRS and the Georgia Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2012: Deputy Director of the Autonomous Systems Lab (ASL, Director: Prof. R. Siegwart), department of Mechanical Engineering, ETH Zürich (Federal Polytechnic Institute of Zürich), Switzerland. Responsibilities: daily operation of the ASL (approx. 40 people), supervision of the third party grant and budget, research project development and supervision.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-present: Funding member of Skybotix AG, ETH spin-off specialized on the development of micro-air-vehicle for education and industrial application. Responsibilities: initially software development but purely advisorial role at this stage.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Post-doctoral fellow at the Autonomous Systems Lab (ASL), ICT Center, CSIRO (Commonwealth Scientific and Industrial Research Organisation), Brisbane, Australia. Responsibilities: software development for robotics and automation of industrial vehicles, submarines, etc...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">III. Grants and Contracts (selection)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. European funding (FP7/H2020):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BugWright2: IA/H2020, 2020-2024, Coordinator, Robotics for Ship Hull Inspection</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flourish: RIA/H2020, 2015-2018, PI, Robotics for Agriculture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noptilus: IP/FP7, 2010-2014, PI, Autonomous Underwater Vehicles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Charge: IP/FP7, 2010-2014, Co-PI, Vision-based autonomous car navigation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">B. Funding from the European Spacial Agency (ESA):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ExoMars, 2007-2011: PI, Proposals, development of various prototypes and tools for the ExoMars program. Prime contractor: RUAG Space (Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eurobot Rover Prototype, 2009: PI, proposal, design and development of a space rover for mobile manipulation experiments. Prime contractor: GMV (Spain). Heavy Duty Planetary Chassis, 2011: PI, proposal, design and development of a scalable space rover. Supervision of 1 engineer. Prime contractor: RUAG Space (Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Funding from national agencies:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• French National Research Agency: “WoodSeer” project, 2020-2024: PI, Machine Learning for the prediction of the interior structure of trees.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Swiss National Fund: “Limnobotics” project, 2010-2013: Co-PI, Study of algae populations using an autonomous surface vessel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Swiss Commission for Technology and Innovation: “Autonomous Robotic Inspection using High-Precision Localisation”, 2011-2012, PI,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Metrics for Evaluating 3D Map Quality in Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104617. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2023.104617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“UDE DIATOMS in the Wild 2024”: a new image dataset of freshwater diatoms for training deep learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kloster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoza Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntambwe Mayombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.105594. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for the detection of semantic features in tree X-ray CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aiia.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Driven Approach to Generate Realistic 3D Tree Barks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.101166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gmod.2022.101166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the propagation properties of rectangular metal plates for Lamb wave-based mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.106705. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-aware spatio-temporal Alignment of Natural Outdoor Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of remote sensing tools for accurate charcoal kilns’ inventory and distribution analysis: Comparative assessment and prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.102641. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-Based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.2908-2913. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of prioritized deep system identification on a path following task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &amp; Robotic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01341-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in unstructured natural environment: a sensor fusion framework for wearable sensor suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04555-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensor fusion framework for wearable sensor suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017841v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Multiple Visual Surveys of a Natural Environment Into Time-Lapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dellaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/ToBeAssigned⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Theory-Based Automated Twin Recognition Technique for Electron Backscatter Diffraction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-018-0106-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Registration For Long-Term Natural Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Field and Service Robotics, 34 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Southern Elephant Seals Behave Like Weather Buoys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.140 - 149. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2017.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphony Lake Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (11), pp.1151-1158. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917730606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rig animation with a tangible and modular input device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Glauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedek Vartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Chun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Panozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.16-17. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (11), pp.115602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of microstructure and twin-twin junctions on twin nucleation and twin growth in Zr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. N. Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.399-410. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust vision-based underwater homing using self-similar landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Field and Service Robotics, 25 (6-7), pp.360-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, 25 (1), pp.19--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab: a car-like robot navigating autonomously and safely among pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, 50 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Localization and Mapping using the Geometric Projection Filter and Correspondence Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Navigation of a Bi-steerable Car : Experimental Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Intelligence and Robotic Control Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, 5 (3), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoTATO: A Dataset for Analyzing Polarimetric Traces of Afloat Trash Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV24 TRICKY workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 3D-reconstruction quality in probabilistic volumetric maps with the Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Symposium on Robotics (ISR Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Stuttgart, Germany. pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knot Prediction in Wood Logs with Longitudinal Feature Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Systems - ICVS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria. pp.169-180, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria. pp.422-431, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, Cartographie et Calibration de la Dispersion pour l'Inspection Robotique de Structures en Métal par Ondes Guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation on the Lateral Propagation of Ultrasound Waves in Multi-layered Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicky Silitonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate autonomous exploration for an inspection robot using ultrasonic guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ridani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event, Austria. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87156-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Localization on Metal Plates Based on Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Felicien Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate localization and mapping for an inspection robot using ultrasonic guided waves: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Steckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las-Vegas (Virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Nearest Neighbor Fields Monocular Edge Visual-Odometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xialong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When antibiotics stimulate the spread of resistance genes : small doses and dramatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la Societe Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sensor Placement from Demonstration for UAV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLWCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’antibiotiques stimulant la dissémination de gènes d’antibiorésistance en concentrations sub-inhibitrices et conséquences au niveau environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussng, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Local Planning Incorporating Steering Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wera Winterhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dornhege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Burgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELF : Embedded Localisation of Features in pre-trained CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination Robust Direct Visual Odometry for Outdoor Environment Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xialong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Sampling for Deep System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Representation Learning for Domain Adaptation of Semantic Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONIP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Monocular SLAM Algorithms in Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th Conference on Computer and Robot Vision (CRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, France. pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Direct Sparse Visual Odometry for Large-Scale Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, France. pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying antibiotics triggering the dissemination of resistance genes at low concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de La Cruz Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenowac II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of land use from overhead imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-control using deep system identification and model predictive control for drone control under uncertain load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of antibiotics at sub-MIC level on the activity of mobile genetic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Groshenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lansing, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quantitative river shore monitoring using a portable imaging suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sub-inhibitory concentrations of antibiotics promote the dissemination of unselected resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Groshenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of charcoal-particle content in peat samples for paleo-ecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of a natural environment using an automated data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale characterizations of InGaN nanostructures grown on GaN template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Parametric Bayesian Learning of Robot Behaviors from Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Magnenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on "Bayesian Nonparametric Models (BNPM) For Reliable Planning And Decision-Making Under Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning user habits for semi-autonomous navigation using low throughput interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2011.6083633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to identify users and predict their destination in a robotic guidance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Y. Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vision-based Underwater Target Identification & Homing Using Self-Similar Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field And Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00211881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in autonomous reversing of a tractor-trailer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Field and Service Robotics - FSR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based handling tasks for an autonomous outdoor forklift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Field and Service Robotics - FSR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of stereo and optical flow data using occupancy grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toronto (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Reconstruction Of Vehicles In A Car Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Port Douglas Australia, Australia. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33453-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Moving Obstacle Detection Using Optical Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France. pp.466-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time stereo and optical flow data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy grids from stereo and optical flow data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro (BR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Detection And Car Park Mapping Using Laser Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles Avoidance for Car-Like Robots. Integration And Experimentation on Two Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France. pp.4277--4282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual navigation around a sensori-motor trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving On A Known Sensori-Motor Trajectory With A Car-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore (SG), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomous Car-Like Robot Navigating Safely Among Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Application to Randomized Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance and Proscriptive Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Motion Autonomy of a Bi-steerable Car: Experimental Issues from Map-building to Trajectory Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Taipei (TW), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscriptive Bayesian Programming Application for Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and Autonomous Navigation for a Car-Like Robot Among Pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP Int. Workshop on Service, Assistive and Personal Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Issues from Map Building to Trajectory Execution for a Bi-steerable Car.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Coimbra (PT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Applications in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.1851--1856, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1248913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming Multi-Target Tracking : an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berhocoïrigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new University of Duisburg-Essen diatom digital image training data set (UDE did it v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kloster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Vidacović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntambwe Albert Serge Mayombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoza Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Phong Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automatic detection of charcoal production platforms in airborne LiDAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers - CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the range of sub-inhibitory concentrations of antibiotics triggering bacterial functions of relevant interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petitcolas Kévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenowac-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated recognition of habitat classes from overhead imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research (IJRR) - Special issue on ``Field and Service Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laugier and Agostino Martinelli and Cédric Pradalier and Roland Siegwart. SAGE, 28 - No. 2, pp.95, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics - Special Issue on Field and Service Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 25 Issue 6-7, pp.118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bayesian Occupation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00295084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab : Bayesian Navigation on Sensory–Motor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.51-75, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation methodology on real data of reversible Kalman Filter for state estimation with Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svyatoslav Covanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Polarimetric Fusion for Semantic Segmentation in Aquatic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Kalman Filter for state estimation with Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svyatoslav Covanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Approach to the Initial Guess of UWB Anchor Self-Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Schroepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Grid and Feature-based Mapping of Metal Structures with Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ridani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling Gaps in Micro-Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic weed control using automated weed and crop classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Lottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Stachniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-session lake-shore monitoring in visually challenging conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Benchmark of Neural Networks for System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate localization and mapping for an inspection robot using ultrasonic guided waves: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Steckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Supported Monocular Visual Tracking for Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination Robust Monocular Direct Visual Odometry for Outdoor Environment Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Computer Vision based In-Row Weeding System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPipeline: a development framework for image processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UMI 2958 GeorgiaTech-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task scheduler for ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435823v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Off-The-Shelf CNNs for the Representation of Natural Scenes with Large Seasonal Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lifchitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Cottencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS8903 Special Problem : Mesh Networks for robotic teleoperation -State of the Art and Implementation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadoop for Roboticists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Space&amp;quot; : a framework for localization and planning, for systems using a Sensor/Landmarks module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4385, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation intentionnelle d'un robot mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00147375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Mobile Systems for Long-Term Operations in Spatio-Temporal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. INP DE TOULOUSE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01435879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64A445F7"/>
+    <w:nsid w:val="5505A6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CF33AA1F"/>
+    <w:nsid w:val="C05B7B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B8DCBFF7"/>
+    <w:nsid w:val="EE71E6E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3303C490"/>
+    <w:nsid w:val="70D29972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CE8FF7F2"/>
+    <w:nsid w:val="C9DFE0F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pradalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1746-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084632097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128242v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aiia.2022.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2022.101166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254465v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane-Latif Ouabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chahine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01341-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017841v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaidis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04555-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Griffith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Mccabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-018-0106-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.236" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917730606" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Glauser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Vartok" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Chun Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Panozzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Jacobson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041959" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21664" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Mccabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.05.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dunbabin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Hermosillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Koike" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepanta Sekhavat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Wolf Batista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Adibi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_15" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687781v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ouabi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Dubey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dicky Silitonga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ridani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Steckel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xialong Wu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geist" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183027v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Fleckenstein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wera Winterhalter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dornhege" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Burgard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouscadet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981590" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573136v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927035v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540719" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griffith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6083633" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211881v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195700v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Usher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Crowley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33453-8_18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73C01398C3AFC55923B902BF851E2388E44FF5D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182020v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019260v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182084v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089247v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248913" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitcolas K&#233;vin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lemaitre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381101v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Covanov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bourbon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Schroepfer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343431v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091151v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Fine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offer Rozenstein" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484462v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lottes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Stachniss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867104v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307329v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278102v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435823v4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448091v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lifchitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Cottencin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groshens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470371v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435881v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deiss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072203v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147375v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01435879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pradalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1746-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084632097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128242v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aiia.2022.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2022.101166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254465v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane-Latif Ouabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106705" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chahine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01341-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04555-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017841v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Griffith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Mccabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-018-0106-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917730606" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Glauser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Vartok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Chun Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Panozzo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Jacobson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Mccabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.05.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dunbabin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Hermosillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Koike" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182071v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepanta Sekhavat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Wolf Batista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Adibi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687781v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ouabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Dubey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dicky Silitonga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ridani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Steckel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xialong Wu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geist" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183027v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Fleckenstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wera Winterhalter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dornhege" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Burgard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouscadet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573016v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278023v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573136v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540719" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griffith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6083633" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211881v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195700v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Usher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Crowley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33453-8_18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73C01398C3AFC55923B902BF851E2388E44FF5D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182020v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019262v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019258v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182084v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089247v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitcolas K&#233;vin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lemaitre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338720v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381101v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Covanov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bourbon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Schroepfer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343431v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091151v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Fine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offer Rozenstein" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484462v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lottes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Stachniss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867104v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278102v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290265v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470371v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435823v4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448091v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gout" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lifchitz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Cottencin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groshens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435881v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deiss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072203v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147375v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01435879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>