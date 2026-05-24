--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Pradalier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier - Associate Professor - GeorgiaTech Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1746-2733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084632097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Earned Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015: HDR in Robotics (French diploma required to supervise PhD students, roughly translates as “Authorization to Supervise Research”): “Autonomous Mobile Systems for Long-Term Operations in Spatio-Temporal Environments”, HDR de l'Institut National Polytechnique de Toulouse, 2015, tel-01435879.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004: PhD in Computer Science, specialization in Graphics, Computer Vision and Robotics. Title: “Intentional Navigation for a Mobile Robot”. Supervisor: Prof. Christian Laugier. Institution: National Polytechnic Institute of Grenoble / INRIA (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Master of Science in Computer Science, specialization in Graphics, Computer Vision and Robotics. Institution: National Polytechnic Institute of Grenoble / INRIA (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001: French Ingénieur Degree (very selective degree in the French educative system, usually considered equivalent to a master degree) at ENSIMAG, National School of Computer Science and Applied Mathematics in Grenoble, France. Specialization in compilers and languages.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">II. Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-present: Associate Professor at GeorgiaTech Lorraine, Metz, France. Head of the DREAM lab: Data-driven Robotics for Environment Assessment and Monitoring. Permanent member of the UMI 2958 GT-CNRS, a joint research lab between the CNRS and the Georgia Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2012: Deputy Director of the Autonomous Systems Lab (ASL, Director: Prof. R. Siegwart), department of Mechanical Engineering, ETH Zürich (Federal Polytechnic Institute of Zürich), Switzerland. Responsibilities: daily operation of the ASL (approx. 40 people), supervision of the third party grant and budget, research project development and supervision.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-present: Funding member of Skybotix AG, ETH spin-off specialized on the development of micro-air-vehicle for education and industrial application. Responsibilities: initially software development but purely advisorial role at this stage.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Post-doctoral fellow at the Autonomous Systems Lab (ASL), ICT Center, CSIRO (Commonwealth Scientific and Industrial Research Organisation), Brisbane, Australia. Responsibilities: software development for robotics and automation of industrial vehicles, submarines, etc...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">III. Grants and Contracts (selection)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. European funding (FP7/H2020):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BugWright2: IA/H2020, 2020-2024, Coordinator, Robotics for Ship Hull Inspection</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flourish: RIA/H2020, 2015-2018, PI, Robotics for Agriculture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noptilus: IP/FP7, 2010-2014, PI, Autonomous Underwater Vehicles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Charge: IP/FP7, 2010-2014, Co-PI, Vision-based autonomous car navigation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">B. Funding from the European Spacial Agency (ESA):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ExoMars, 2007-2011: PI, Proposals, development of various prototypes and tools for the ExoMars program. Prime contractor: RUAG Space (Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eurobot Rover Prototype, 2009: PI, proposal, design and development of a space rover for mobile manipulation experiments. Prime contractor: GMV (Spain). Heavy Duty Planetary Chassis, 2011: PI, proposal, design and development of a scalable space rover. Supervision of 1 engineer. Prime contractor: RUAG Space (Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Funding from national agencies:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• French National Research Agency: “WoodSeer” project, 2020-2024: PI, Machine Learning for the prediction of the interior structure of trees.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Swiss National Fund: “Limnobotics” project, 2010-2013: Co-PI, Study of algae populations using an autonomous surface vessel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Swiss Commission for Technology and Innovation: “Autonomous Robotic Inspection using High-Precision Localisation”, 2011-2012, PI,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Metrics for Evaluating 3D Map Quality in Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104617. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2023.104617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“UDE DIATOMS in the Wild 2024”: a new image dataset of freshwater diatoms for training deep learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kloster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoza Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntambwe Mayombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.105594. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for the detection of semantic features in tree X-ray CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aiia.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Driven Approach to Generate Realistic 3D Tree Barks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.101166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gmod.2022.101166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the propagation properties of rectangular metal plates for Lamb wave-based mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.106705. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-aware spatio-temporal Alignment of Natural Outdoor Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of remote sensing tools for accurate charcoal kilns’ inventory and distribution analysis: Comparative assessment and prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.102641. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-Based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.2908-2913. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of prioritized deep system identification on a path following task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &amp; Robotic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01341-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in unstructured natural environment: a sensor fusion framework for wearable sensor suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04555-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensor fusion framework for wearable sensor suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017841v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Multiple Visual Surveys of a Natural Environment Into Time-Lapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dellaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/ToBeAssigned⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Theory-Based Automated Twin Recognition Technique for Electron Backscatter Diffraction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-018-0106-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Registration For Long-Term Natural Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Field and Service Robotics, 34 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Southern Elephant Seals Behave Like Weather Buoys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.140 - 149. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2017.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphony Lake Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (11), pp.1151-1158. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917730606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rig animation with a tangible and modular input device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Glauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedek Vartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Chun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Panozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.16-17. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (11), pp.115602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of microstructure and twin-twin junctions on twin nucleation and twin growth in Zr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. N. Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.399-410. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust vision-based underwater homing using self-similar landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Field and Service Robotics, 25 (6-7), pp.360-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, 25 (1), pp.19--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab: a car-like robot navigating autonomously and safely among pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, 50 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Localization and Mapping using the Geometric Projection Filter and Correspondence Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Navigation of a Bi-steerable Car : Experimental Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Intelligence and Robotic Control Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, 5 (3), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoTATO: A Dataset for Analyzing Polarimetric Traces of Afloat Trash Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV24 TRICKY workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 3D-reconstruction quality in probabilistic volumetric maps with the Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Symposium on Robotics (ISR Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Stuttgart, Germany. pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knot Prediction in Wood Logs with Longitudinal Feature Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Systems - ICVS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria. pp.169-180, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria. pp.422-431, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, Cartographie et Calibration de la Dispersion pour l'Inspection Robotique de Structures en Métal par Ondes Guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation on the Lateral Propagation of Ultrasound Waves in Multi-layered Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicky Silitonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate autonomous exploration for an inspection robot using ultrasonic guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ridani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event, Austria. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87156-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Localization on Metal Plates Based on Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Felicien Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate localization and mapping for an inspection robot using ultrasonic guided waves: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Steckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las-Vegas (Virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Nearest Neighbor Fields Monocular Edge Visual-Odometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xialong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When antibiotics stimulate the spread of resistance genes : small doses and dramatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la Societe Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sensor Placement from Demonstration for UAV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLWCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’antibiotiques stimulant la dissémination de gènes d’antibiorésistance en concentrations sub-inhibitrices et conséquences au niveau environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussng, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Local Planning Incorporating Steering Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wera Winterhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dornhege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Burgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELF : Embedded Localisation of Features in pre-trained CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination Robust Direct Visual Odometry for Outdoor Environment Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xialong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Sampling for Deep System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Representation Learning for Domain Adaptation of Semantic Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONIP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Monocular SLAM Algorithms in Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th Conference on Computer and Robot Vision (CRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, France. pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Direct Sparse Visual Odometry for Large-Scale Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, France. pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying antibiotics triggering the dissemination of resistance genes at low concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de La Cruz Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenowac II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of land use from overhead imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-control using deep system identification and model predictive control for drone control under uncertain load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of antibiotics at sub-MIC level on the activity of mobile genetic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Groshenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lansing, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quantitative river shore monitoring using a portable imaging suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sub-inhibitory concentrations of antibiotics promote the dissemination of unselected resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Groshenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of charcoal-particle content in peat samples for paleo-ecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of a natural environment using an automated data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale characterizations of InGaN nanostructures grown on GaN template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Parametric Bayesian Learning of Robot Behaviors from Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Magnenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on "Bayesian Nonparametric Models (BNPM) For Reliable Planning And Decision-Making Under Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning user habits for semi-autonomous navigation using low throughput interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2011.6083633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to identify users and predict their destination in a robotic guidance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Y. Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vision-based Underwater Target Identification & Homing Using Self-Similar Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field And Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00211881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in autonomous reversing of a tractor-trailer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Field and Service Robotics - FSR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based handling tasks for an autonomous outdoor forklift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Field and Service Robotics - FSR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of stereo and optical flow data using occupancy grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toronto (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Reconstruction Of Vehicles In A Car Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Port Douglas Australia, Australia. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33453-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Moving Obstacle Detection Using Optical Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France. pp.466-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time stereo and optical flow data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy grids from stereo and optical flow data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro (BR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Detection And Car Park Mapping Using Laser Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles Avoidance for Car-Like Robots. Integration And Experimentation on Two Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France. pp.4277--4282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual navigation around a sensori-motor trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving On A Known Sensori-Motor Trajectory With A Car-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore (SG), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomous Car-Like Robot Navigating Safely Among Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Application to Randomized Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance and Proscriptive Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Motion Autonomy of a Bi-steerable Car: Experimental Issues from Map-building to Trajectory Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Taipei (TW), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscriptive Bayesian Programming Application for Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and Autonomous Navigation for a Car-Like Robot Among Pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP Int. Workshop on Service, Assistive and Personal Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Issues from Map Building to Trajectory Execution for a Bi-steerable Car.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Coimbra (PT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Applications in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.1851--1856, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1248913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming Multi-Target Tracking : an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berhocoïrigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new University of Duisburg-Essen diatom digital image training data set (UDE did it v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kloster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Vidacović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntambwe Albert Serge Mayombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoza Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Phong Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automatic detection of charcoal production platforms in airborne LiDAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers - CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the range of sub-inhibitory concentrations of antibiotics triggering bacterial functions of relevant interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petitcolas Kévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenowac-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated recognition of habitat classes from overhead imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research (IJRR) - Special issue on ``Field and Service Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laugier and Agostino Martinelli and Cédric Pradalier and Roland Siegwart. SAGE, 28 - No. 2, pp.95, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics - Special Issue on Field and Service Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 25 Issue 6-7, pp.118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bayesian Occupation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00295084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab : Bayesian Navigation on Sensory–Motor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.51-75, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation methodology on real data of reversible Kalman Filter for state estimation with Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svyatoslav Covanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Polarimetric Fusion for Semantic Segmentation in Aquatic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Kalman Filter for state estimation with Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svyatoslav Covanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Approach to the Initial Guess of UWB Anchor Self-Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Schroepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Grid and Feature-based Mapping of Metal Structures with Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ridani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling Gaps in Micro-Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic weed control using automated weed and crop classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Lottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Stachniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-session lake-shore monitoring in visually challenging conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Benchmark of Neural Networks for System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate localization and mapping for an inspection robot using ultrasonic guided waves: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Steckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Supported Monocular Visual Tracking for Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination Robust Monocular Direct Visual Odometry for Outdoor Environment Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Computer Vision based In-Row Weeding System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPipeline: a development framework for image processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UMI 2958 GeorgiaTech-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task scheduler for ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435823v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Off-The-Shelf CNNs for the Representation of Natural Scenes with Large Seasonal Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lifchitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Cottencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS8903 Special Problem : Mesh Networks for robotic teleoperation -State of the Art and Implementation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadoop for Roboticists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Space&amp;quot; : a framework for localization and planning, for systems using a Sensor/Landmarks module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4385, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation intentionnelle d'un robot mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00147375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Mobile Systems for Long-Term Operations in Spatio-Temporal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. INP DE TOULOUSE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01435879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Pradalier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier - Associate Professor - GeorgiaTech Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1746-2733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084632097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Earned Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015: HDR in Robotics (French diploma required to supervise PhD students, roughly translates as “Authorization to Supervise Research”): “Autonomous Mobile Systems for Long-Term Operations in Spatio-Temporal Environments”, HDR de l'Institut National Polytechnique de Toulouse, 2015, tel-01435879.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004: PhD in Computer Science, specialization in Graphics, Computer Vision and Robotics. Title: “Intentional Navigation for a Mobile Robot”. Supervisor: Prof. Christian Laugier. Institution: National Polytechnic Institute of Grenoble / INRIA (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Master of Science in Computer Science, specialization in Graphics, Computer Vision and Robotics. Institution: National Polytechnic Institute of Grenoble / INRIA (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001: French Ingénieur Degree (very selective degree in the French educative system, usually considered equivalent to a master degree) at ENSIMAG, National School of Computer Science and Applied Mathematics in Grenoble, France. Specialization in compilers and languages.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">II. Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-present: Associate Professor at GeorgiaTech Lorraine, Metz, France. Head of the DREAM lab: Data-driven Robotics for Environment Assessment and Monitoring. Permanent member of the UMI 2958 GT-CNRS, a joint research lab between the CNRS and the Georgia Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2012: Deputy Director of the Autonomous Systems Lab (ASL, Director: Prof. R. Siegwart), department of Mechanical Engineering, ETH Zürich (Federal Polytechnic Institute of Zürich), Switzerland. Responsibilities: daily operation of the ASL (approx. 40 people), supervision of the third party grant and budget, research project development and supervision.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-present: Funding member of Skybotix AG, ETH spin-off specialized on the development of micro-air-vehicle for education and industrial application. Responsibilities: initially software development but purely advisorial role at this stage.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Post-doctoral fellow at the Autonomous Systems Lab (ASL), ICT Center, CSIRO (Commonwealth Scientific and Industrial Research Organisation), Brisbane, Australia. Responsibilities: software development for robotics and automation of industrial vehicles, submarines, etc...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">III. Grants and Contracts (selection)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. European funding (FP7/H2020):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BugWright2: IA/H2020, 2020-2024, Coordinator, Robotics for Ship Hull Inspection</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flourish: RIA/H2020, 2015-2018, PI, Robotics for Agriculture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noptilus: IP/FP7, 2010-2014, PI, Autonomous Underwater Vehicles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Charge: IP/FP7, 2010-2014, Co-PI, Vision-based autonomous car navigation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">B. Funding from the European Spacial Agency (ESA):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ExoMars, 2007-2011: PI, Proposals, development of various prototypes and tools for the ExoMars program. Prime contractor: RUAG Space (Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eurobot Rover Prototype, 2009: PI, proposal, design and development of a space rover for mobile manipulation experiments. Prime contractor: GMV (Spain). Heavy Duty Planetary Chassis, 2011: PI, proposal, design and development of a scalable space rover. Supervision of 1 engineer. Prime contractor: RUAG Space (Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Funding from national agencies:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• French National Research Agency: “WoodSeer” project, 2020-2024: PI, Machine Learning for the prediction of the interior structure of trees.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Swiss National Fund: “Limnobotics” project, 2010-2013: Co-PI, Study of algae populations using an autonomous surface vessel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Swiss Commission for Technology and Innovation: “Autonomous Robotic Inspection using High-Precision Localisation”, 2011-2012, PI,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-to-Real Transfer and Robustness Evaluation of Reinforcement Learning Control with Integrated Perception on an ASV for Floating Waste Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFR.2026.3690128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Metrics for Evaluating 3D Map Quality in Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104617. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2023.104617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“UDE DIATOMS in the Wild 2024”: a new image dataset of freshwater diatoms for training deep learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kloster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoza Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntambwe Mayombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for the detection of semantic features in tree X-ray CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aiia.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.105594. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Driven Approach to Generate Realistic 3D Tree Barks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.101166. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gmod.2022.101166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the propagation properties of rectangular metal plates for Lamb wave-based mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.106705. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-aware spatio-temporal Alignment of Natural Outdoor Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of remote sensing tools for accurate charcoal kilns’ inventory and distribution analysis: Comparative assessment and prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.102641. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-Based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.2908-2913. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of prioritized deep system identification on a path following task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &amp; Robotic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01341-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensor fusion framework for wearable sensor suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in unstructured natural environment: a sensor fusion framework for wearable sensor suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04555-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017841v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Multiple Visual Surveys of a Natural Environment Into Time-Lapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dellaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/ToBeAssigned⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Theory-Based Automated Twin Recognition Technique for Electron Backscatter Diffraction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-018-0106-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Southern Elephant Seals Behave Like Weather Buoys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.140 - 149. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2017.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rig animation with a tangible and modular input device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Glauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedek Vartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Chun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Panozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.16-17. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphony Lake Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (11), pp.1151-1158. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917730606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Registration For Long-Term Natural Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Field and Service Robotics, 34 (1), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (11), pp.115602. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of microstructure and twin-twin junctions on twin nucleation and twin growth in Zr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. N. Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.399-410. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust vision-based underwater homing using self-similar landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Field and Service Robotics, 25 (6-7), pp.360-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, 25 (1), pp.19--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab: a car-like robot navigating autonomously and safely among pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, 50 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Localization and Mapping using the Geometric Projection Filter and Correspondence Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Navigation of a Bi-steerable Car : Experimental Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Intelligence and Robotic Control Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, 5 (3), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoTATO: A Dataset for Analyzing Polarimetric Traces of Afloat Trash Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV24 TRICKY workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knot Prediction in Wood Logs with Longitudinal Feature Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Systems - ICVS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria. pp.169-180, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria. pp.422-431, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 3D-reconstruction quality in probabilistic volumetric maps with the Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Symposium on Robotics (ISR Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Stuttgart, Germany. pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, Cartographie et Calibration de la Dispersion pour l'Inspection Robotique de Structures en Métal par Ondes Guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation on the Lateral Propagation of Ultrasound Waves in Multi-layered Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicky Silitonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event, Austria. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87156-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate autonomous exploration for an inspection robot using ultrasonic guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ridani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Localization on Metal Plates Based on Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Felicien Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate localization and mapping for an inspection robot using ultrasonic guided waves: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Steckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las-Vegas (Virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Nearest Neighbor Fields Monocular Edge Visual-Odometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xialong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When antibiotics stimulate the spread of resistance genes : small doses and dramatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la Societe Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sensor Placement from Demonstration for UAV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLWCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’antibiotiques stimulant la dissémination de gènes d’antibiorésistance en concentrations sub-inhibitrices et conséquences au niveau environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussng, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELF : Embedded Localisation of Features in pre-trained CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Local Planning Incorporating Steering Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wera Winterhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dornhege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Burgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination Robust Direct Visual Odometry for Outdoor Environment Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xialong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Sampling for Deep System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Representation Learning for Domain Adaptation of Semantic Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONIP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying antibiotics triggering the dissemination of resistance genes at low concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de La Cruz Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenowac II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Direct Sparse Visual Odometry for Large-Scale Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, France. pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-control using deep system identification and model predictive control for drone control under uncertain load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of land use from overhead imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Monocular SLAM Algorithms in Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th Conference on Computer and Robot Vision (CRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, France. pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of antibiotics at sub-MIC level on the activity of mobile genetic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Groshenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lansing, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quantitative river shore monitoring using a portable imaging suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sub-inhibitory concentrations of antibiotics promote the dissemination of unselected resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Groshenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of charcoal-particle content in peat samples for paleo-ecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of a natural environment using an automated data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale characterizations of InGaN nanostructures grown on GaN template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Puybaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Parametric Bayesian Learning of Robot Behaviors from Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Magnenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on "Bayesian Nonparametric Models (BNPM) For Reliable Planning And Decision-Making Under Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning user habits for semi-autonomous navigation using low throughput interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2011.6083633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to identify users and predict their destination in a robotic guidance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Y. Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vision-based Underwater Target Identification & Homing Using Self-Similar Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field And Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00211881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in autonomous reversing of a tractor-trailer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Field and Service Robotics - FSR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based handling tasks for an autonomous outdoor forklift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Field and Service Robotics - FSR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of stereo and optical flow data using occupancy grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toronto (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Reconstruction Of Vehicles In A Car Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Field and Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Port Douglas Australia, Australia. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33453-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Moving Obstacle Detection Using Optical Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France. pp.466-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time stereo and optical flow data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy grids from stereo and optical flow data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kane Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro (BR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Detection And Car Park Mapping Using Laser Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles Avoidance for Car-Like Robots. Integration And Experimentation on Two Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France. pp.4277--4282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual navigation around a sensori-motor trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving On A Known Sensori-Motor Trajectory With A Car-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore (SG), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomous Car-Like Robot Navigating Safely Among Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Motion Autonomy of a Bi-steerable Car: Experimental Issues from Map-building to Trajectory Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Taipei (TW), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscriptive Bayesian Programming Application for Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and Autonomous Navigation for a Car-Like Robot Among Pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP Int. Workshop on Service, Assistive and Personal Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Issues from Map Building to Trajectory Execution for a Bi-steerable Car.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Coimbra (PT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Applications in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.1851--1856, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1248913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming Multi-Target Tracking : an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Application to Randomized Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance and Proscriptive Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berhocoïrigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new University of Duisburg-Essen diatom digital image training data set (UDE did it v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kloster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Vidacović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntambwe Albert Serge Mayombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoza Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Phong Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Figus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automatic detection of charcoal production platforms in airborne LiDAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers - CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the range of sub-inhibitory concentrations of antibiotics triggering bacterial functions of relevant interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petitcolas Kévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenowac-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated recognition of habitat classes from overhead imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research (IJRR) - Special issue on ``Field and Service Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laugier and Agostino Martinelli and Cédric Pradalier and Roland Siegwart. SAGE, 28 - No. 2, pp.95, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics - Special Issue on Field and Service Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 25 Issue 6-7, pp.118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab : Bayesian Navigation on Sensory–Motor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.51-75, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bayesian Occupation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00295084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation methodology on real data of reversible Kalman Filter for state estimation with Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svyatoslav Covanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Polarimetric Fusion for Semantic Segmentation in Aquatic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Kalman Filter for state estimation with Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svyatoslav Covanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Approach to the Initial Guess of UWB Anchor Self-Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Schroepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Grid and Feature-based Mapping of Metal Structures with Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ridani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling Gaps in Micro-Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-session lake-shore monitoring in visually challenging conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pomerleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic weed control using automated weed and crop classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Lottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Stachniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-plate localization and mapping for an inspection robot using ultrasonic guided waves: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Steckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Supported Monocular Visual Tracking for Natural Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Benchmark of Neural Networks for System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination Robust Monocular Direct Visual Odometry for Outdoor Environment Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Computer Vision based In-Row Weeding System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task scheduler for ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435823v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Off-The-Shelf CNNs for the Representation of Natural Scenes with Large Seasonal Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lifchitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Cottencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPipeline: a development framework for image processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UMI 2958 GeorgiaTech-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS8903 Special Problem : Mesh Networks for robotic teleoperation -State of the Art and Implementation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadoop for Roboticists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMI 2958 GeorgiaTech-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Space&amp;quot; : a framework for localization and planning, for systems using a Sensor/Landmarks module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepanta Sekhavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4385, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation intentionnelle d'un robot mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00147375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Mobile Systems for Long-Term Operations in Spatio-Temporal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. INP DE TOULOUSE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01435879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5505A6D1"/>
+    <w:nsid w:val="B7F2D5F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C05B7B1F"/>
+    <w:nsid w:val="2F725DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EE71E6E3"/>
+    <w:nsid w:val="AEB60FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70D29972"/>
+    <w:nsid w:val="1CB742AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C9DFE0F5"/>
+    <w:nsid w:val="ADBFC01D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pradalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1746-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084632097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128242v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aiia.2022.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2022.101166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254465v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane-Latif Ouabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106705" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chahine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01341-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04555-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017841v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Griffith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Mccabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-018-0106-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917730606" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Glauser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Vartok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Chun Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Panozzo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Jacobson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Mccabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.05.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dunbabin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Hermosillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Koike" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182071v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepanta Sekhavat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Wolf Batista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Adibi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687781v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ouabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Dubey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dicky Silitonga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ridani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Steckel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xialong Wu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geist" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183027v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Fleckenstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wera Winterhalter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dornhege" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Burgard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouscadet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573016v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278023v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573136v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540719" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griffith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6083633" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211881v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195700v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Usher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Crowley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33453-8_18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73C01398C3AFC55923B902BF851E2388E44FF5D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182020v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019262v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019258v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182084v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089247v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitcolas K&#233;vin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lemaitre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338720v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381101v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Covanov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bourbon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Schroepfer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343431v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091151v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Fine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offer Rozenstein" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484462v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lottes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Stachniss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867104v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278102v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290265v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470371v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435823v4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448091v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gout" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lifchitz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Cottencin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groshens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435881v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deiss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072203v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147375v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01435879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-pradalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1746-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084632097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Wolf Batista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2026.3690128" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128242v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aiia.2022.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2022.101166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254465v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane-Latif Ouabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chahine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01341-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaidis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04555-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017841v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Griffith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Mccabe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-018-0106-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Glauser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Vartok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Chun Ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Panozzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Jacobson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041959" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917730606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21664" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Mccabe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.05.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dunbabin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Hermosillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Koike" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepanta Sekhavat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Adibi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_15" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687781v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848450v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ouabi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Dubey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dicky Silitonga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ridani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Steckel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xialong Wu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geist" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183027v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Fleckenstein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wera Winterhalter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dornhege" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Burgard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouscadet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981590" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573136v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278006v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927035v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540719" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278023v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573252v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573266v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griffith" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257103v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6083633" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211881v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195700v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Usher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182013v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Crowley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33453-8_18" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73C01398C3AFC55923B902BF851E2388E44FF5D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019260v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182084v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089247v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019262v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019258v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334772v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitcolas K&#233;vin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lemaitre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573216v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381101v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Covanov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bourbon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269291v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965253v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Schroepfer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343431v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091151v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Fine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offer Rozenstein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanny" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867104v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484462v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lottes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Stachniss" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290265v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278102v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876700v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876696v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435823v4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448091v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gout" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lifchitz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Cottencin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groshens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470371v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435881v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435882v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deiss" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147375v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01435879v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>