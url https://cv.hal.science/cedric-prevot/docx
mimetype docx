--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -107,383 +107,465 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire - Guillaume Mazeau, 2020. Compte rendu de lecture critique</w:t>
+                <w:t xml:space="preserve">« Ma classe est une ruche ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 576, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172201v1</w:t>
+                <w:t xml:space="preserve">hal-05571297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposition au sens de ce numéro</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Histoire - Guillaume Mazeau, 2020. Compte rendu de lecture critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.cr.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915878v1</w:t>
+                <w:t xml:space="preserve">hal-03172201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices et traces en didactique de l’Histoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Disposition au sens de ce numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Johan Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis E. J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Éducation et Cognition. Des éléments théoriques amenés par les diverses modélisations à la pédagogie Freinet</w:t>
+              <w:t xml:space="preserve">, 2022, Épistémologie et Éthique. Entre sciences de l’éducation et praxis pédagogiques (2022), pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03165542v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique des manuels par Célestin Freinet : contextes et actualités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Indices et traces en didactique de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis E. J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Éducation et Cognition. Des éléments théoriques amenés par les diverses modélisations à la pédagogie Freinet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique des manuels par Célestin Freinet : contextes et actualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, Coopération, éducation, formation : la pédagogie Freinet face aux défis du XXIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -493,1043 +575,1043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires singuliers et pluriels au sein de l'Institut Coopératif de l'École Moderne (ICEM-pédagogie Freinet) : postures de praticien-chercheur engagé, entre implication et distanciation…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtig-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les Sciences de l'Éducation et de la Formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches Éducation et Formation - CREF ; l’Association des enseignant·es et chercheur·es en sciences de l’éducation - AECSE, Nov 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience et le témoignage au cœur de l'écriture universitaire : réflexions épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches Éducation et Formation - CREF ; l’Association des enseignant·es et chercheur·es en sciences de l’éducation - AECSE, Nov 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir le seuil de l’école : Pour des familles éloignées de la culture scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une praxis des territoires oubliés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA de Toulouse, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parents à l’école en contexte(s) de coéducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofphied, Jun 2022, Bonneuil sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les élèves partent à la découverte de leur environnement : ouverture sur le milieu et aventure documentaire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'animation nature à l'éducation à l'environnement en France entre 1970 et 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAJEP, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe promenade comme vecteur d’apprentissages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'éducation à l'environnement à destination d'adultes en situation de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Golly Patricia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'école primaire au 21e siècle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Advanced Studies AECSE – Association des Enseignants et Chercheurs en Sciences de l’Éducation AIRDF – Association Internationale de Recherche en Didactique du Français ÉMA – EA 4507 – École, Mutations, Apprentissage LDAR – EA 4434 - Laboratoire de Didactique André Revuz PARAGRAPHE – EA 349 AGORA – EA 7392 BONHEURS – EA 7517 - Bien-être, Organisation, Numérique, Habitabilité, Éducation, Universalité, Relations, Savoirs CAREF – EA 4697 - Centre Amiénois de Recherche en Éducation et Formation CIRCEFT – EA 4384 - Centre Interdisciplinaire de Recherche « Culture, Éducation, Formation, Travail » CIREL – EA 4354 - Centre Interuniversitaire de Recherche en Education de Lille CREF – EA 1589 – Centre de Recherches Éducation et Formation ECP – EA 4571 – Éducation Cultures Politiques EDA – EA 4071 – Éducation Discours Apprentissages EFTS – UMR MA 122 - Éducation, Formation, Travail, Savoirs FrED – EA 6311 – Éducation et Diversité en espaces francophones GRHAPES – EA 7287 - Groupe de recherche sur le handicap, l’accessibilité, les pratiques éducatives et scolaires ICARE – EA 7389 - Institut Coopératif Austral de Recherche en Éducation Lab E3D- EA 7441 - Laboratoire Épistémologie et Didactique des Disciplines LACES – EA 7437 – Laboratoire Cultures Éducation Sociétés LIRDEF - EA 3749 - Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation LIRTES – EA 7313 – Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Éducatives et des pratiques Sociales LISEC – EA 2310 – Laboratoire Interuniversitaire des Sciences de l’Éducation et de la Communication TEXTES &amp; CULTURES - EA 4028 OUIEP - Observatoire Universitaire International de l'Éducation et de la Prévention, Oct 2021, Cergy pontoise, France. pp.127-138</w:t>
+              <w:t xml:space="preserve">Éducation et âges de vie : problématiques de recherche et défis dans la société contemporaine (Educaçäo e idades da vida : problemáticas de Investigação e Desafios na Sociedade Contemporânea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE Portugal, Jan 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331152v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une historiographie scolaire du travail</w:t>
+                <w:t xml:space="preserve">La classe promenade comme vecteur d’apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtig-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golly Patricia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journée doctorale du grand Est en SHS : Le travail d’hier, d’aujourd’ hui… et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">"L'école primaire au 21e siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Advanced Studies AECSE – Association des Enseignants et Chercheurs en Sciences de l’Éducation AIRDF – Association Internationale de Recherche en Didactique du Français ÉMA – EA 4507 – École, Mutations, Apprentissage LDAR – EA 4434 - Laboratoire de Didactique André Revuz PARAGRAPHE – EA 349 AGORA – EA 7392 BONHEURS – EA 7517 - Bien-être, Organisation, Numérique, Habitabilité, Éducation, Universalité, Relations, Savoirs CAREF – EA 4697 - Centre Amiénois de Recherche en Éducation et Formation CIRCEFT – EA 4384 - Centre Interdisciplinaire de Recherche « Culture, Éducation, Formation, Travail » CIREL – EA 4354 - Centre Interuniversitaire de Recherche en Education de Lille CREF – EA 1589 – Centre de Recherches Éducation et Formation ECP – EA 4571 – Éducation Cultures Politiques EDA – EA 4071 – Éducation Discours Apprentissages EFTS – UMR MA 122 - Éducation, Formation, Travail, Savoirs FrED – EA 6311 – Éducation et Diversité en espaces francophones GRHAPES – EA 7287 - Groupe de recherche sur le handicap, l’accessibilité, les pratiques éducatives et scolaires ICARE – EA 7389 - Institut Coopératif Austral de Recherche en Éducation Lab E3D- EA 7441 - Laboratoire Épistémologie et Didactique des Disciplines LACES – EA 7437 – Laboratoire Cultures Éducation Sociétés LIRDEF - EA 3749 - Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation LIRTES – EA 7313 – Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Éducatives et des pratiques Sociales LISEC – EA 2310 – Laboratoire Interuniversitaire des Sciences de l’Éducation et de la Communication TEXTES &amp; CULTURES - EA 4028 OUIEP - Observatoire Universitaire International de l'Éducation et de la Prévention, Oct 2021, Cergy pontoise, France. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164818v1</w:t>
+                <w:t xml:space="preserve">hal-05331152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation à l'environnement à destination d'adultes en situation de vulnérabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une historiographie scolaire du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et âges de vie : problématiques de recherche et défis dans la société contemporaine (Educaçäo e idades da vida : problemáticas de Investigação e Desafios na Sociedade Contemporânea)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIRSE Portugal, Jan 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">3e journée doctorale du grand Est en SHS : Le travail d’hier, d’aujourd’ hui… et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165579v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la page d'un manuel scolaire comme un espace à analyser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organiser une formation professionnelle autour des principes d’itinérance et d’alternance. L’expérience du BPJEPS porté par un réseau régional d’Education à l’Environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces &amp; Territoires à la croisée des Sciences Humaines et Sociales. Deuxième journée doctorale Grand Est en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Université de Haute-Alsace; Université de Strasbourg; Université de Reims Champagne-Ardenne, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Tempos, espaços e artefactos em educação / Temps, espaces et artefacts en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE section portugaise., Jan 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488353v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser une formation professionnelle autour des principes d’itinérance et d’alternance. L’expérience du BPJEPS porté par un réseau régional d’Education à l’Environnement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Penser la page d'un manuel scolaire comme un espace à analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tempos, espaços e artefactos em educação / Temps, espaces et artefacts en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIRSE section portugaise., Jan 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Espaces &amp; Territoires à la croisée des Sciences Humaines et Sociales. Deuxième journée doctorale Grand Est en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Université de Haute-Alsace; Université de Strasbourg; Université de Reims Champagne-Ardenne, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488322v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illustration dans les manuels d'histoire. Proposition d'état de l'art francophone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres en images, images de guerres. L'illustration des conflits en Europe dans les manuels d'histoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une utilisation de l’archéologie en épistémologie de l’histoire : démarche ou modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie volée, trahie, sublimée : enquête sur l’existence d’un modèle archéologique dans les autres disciplines du savoir - Deuxième journée d’étude pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AJCN 395 - Université Paris-Nanterre, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1539,104 +1621,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerres en images, images de guerres. L'illustration des conflits en Europe dans les manuels d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E. J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDHISTO, 2023, 978-2-35515-038-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1646,210 +1728,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un dispositif de remédiation à l'université. Compte-rendu d'expériences et questionnements pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, cognition, coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 978-2-14-048840-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coéducation en maternelle, une pratique inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité et Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.157-170, 2022, 978-2-14-030357-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1859,105 +1941,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les boulons de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2104,51 +2186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Johan Laffitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Jouzeau Kraeutler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtig-Delattre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maizier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Parra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golly Patricia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Jouzeau Kraeutler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Johan Laffitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtig-Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maizier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Parra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golly Patricia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>