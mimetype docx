--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -141,187 +141,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ma classe est une ruche ».</w:t>
+                <w:t xml:space="preserve">Histoire - Guillaume Mazeau, 2020. Compte rendu de lecture critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.cr.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571297v1</w:t>
+                <w:t xml:space="preserve">hal-03172201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire - Guillaume Mazeau, 2020. Compte rendu de lecture critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Ma classe est une ruche ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 576, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172201v1</w:t>
+                <w:t xml:space="preserve">hal-05571297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disposition au sens de ce numéro</w:t>
               </w:r>
@@ -333,51 +333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Johan Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Épistémologie et Éthique. Entre sciences de l’éducation et praxis pédagogiques (2022), pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -406,51 +406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices et traces en didactique de l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E. J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -488,51 +488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique des manuels par Célestin Freinet : contextes et actualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Coopération, éducation, formation : la pédagogie Freinet face aux défis du XXIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -589,103 +589,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires singuliers et pluriels au sein de l'Institut Coopératif de l'École Moderne (ICEM-pédagogie Freinet) : postures de praticien-chercheur engagé, entre implication et distanciation…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtig-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les Sciences de l'Éducation et de la Formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches Éducation et Formation - CREF ; l’Association des enseignant·es et chercheur·es en sciences de l’éducation - AECSE, Nov 2023, Nanterre (92), France</w:t>
@@ -714,77 +714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience et le témoignage au cœur de l'écriture universitaire : réflexions épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -816,234 +816,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franchir le seuil de l’école : Pour des familles éloignées de la culture scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les parents à l’école en contexte(s) de coéducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une praxis des territoires oubliés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA de Toulouse, Oct 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, Jun 2022, Bonneuil sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331217v1</w:t>
+                <w:t xml:space="preserve">hal-05331173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parents à l’école en contexte(s) de coéducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Franchir le seuil de l’école : Pour des familles éloignées de la culture scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sofphied, Jun 2022, Bonneuil sur Marne, France</w:t>
+              <w:t xml:space="preserve">Pour une praxis des territoires oubliés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA de Toulouse, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331173v1</w:t>
+                <w:t xml:space="preserve">hal-05331217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les élèves partent à la découverte de leur environnement : ouverture sur le milieu et aventure documentaire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'animation nature à l'éducation à l'environnement en France entre 1970 et 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAJEP, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1062,152 +1062,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation à l'environnement à destination d'adultes en situation de vulnérabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une historiographie scolaire du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et âges de vie : problématiques de recherche et défis dans la société contemporaine (Educaçäo e idades da vida : problemáticas de Investigação e Desafios na Sociedade Contemporânea)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIRSE Portugal, Jan 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">3e journée doctorale du grand Est en SHS : Le travail d’hier, d’aujourd’ hui… et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165579v1</w:t>
+                <w:t xml:space="preserve">hal-03164818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe promenade comme vecteur d’apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtig-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golly Patricia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,264 +1239,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une historiographie scolaire du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'éducation à l'environnement à destination d'adultes en situation de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journée doctorale du grand Est en SHS : Le travail d’hier, d’aujourd’ hui… et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Éducation et âges de vie : problématiques de recherche et défis dans la société contemporaine (Educaçäo e idades da vida : problemáticas de Investigação e Desafios na Sociedade Contemporânea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE Portugal, Jan 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164818v1</w:t>
+                <w:t xml:space="preserve">hal-03165579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser une formation professionnelle autour des principes d’itinérance et d’alternance. L’expérience du BPJEPS porté par un réseau régional d’Education à l’Environnement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Penser la page d'un manuel scolaire comme un espace à analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tempos, espaços e artefactos em educação / Temps, espaces et artefacts en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIRSE section portugaise., Jan 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Espaces &amp; Territoires à la croisée des Sciences Humaines et Sociales. Deuxième journée doctorale Grand Est en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Université de Haute-Alsace; Université de Strasbourg; Université de Reims Champagne-Ardenne, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488322v1</w:t>
+                <w:t xml:space="preserve">hal-02488353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la page d'un manuel scolaire comme un espace à analyser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Organiser une formation professionnelle autour des principes d’itinérance et d’alternance. L’expérience du BPJEPS porté par un réseau régional d’Education à l’Environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces &amp; Territoires à la croisée des Sciences Humaines et Sociales. Deuxième journée doctorale Grand Est en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Université de Haute-Alsace; Université de Strasbourg; Université de Reims Champagne-Ardenne, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Tempos, espaços e artefactos em educação / Temps, espaces et artefacts en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE section portugaise., Jan 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488353v1</w:t>
+                <w:t xml:space="preserve">hal-02488322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illustration dans les manuels d'histoire. Proposition d'état de l'art francophone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres en images, images de guerres. L'illustration des conflits en Europe dans les manuels d'histoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1534,51 +1534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une utilisation de l’archéologie en épistémologie de l’histoire : démarche ou modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie volée, trahie, sublimée : enquête sur l’existence d’un modèle archéologique dans les autres disciplines du savoir - Deuxième journée d’étude pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AJCN 395 - Université Paris-Nanterre, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1635,51 +1635,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerres en images, images de guerres. L'illustration des conflits en Europe dans les manuels d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E. J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, cognition, coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 978-2-14-048840-5</w:t>
@@ -1841,64 +1841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coéducation en maternelle, une pratique inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Jouzeau Kraeutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité et Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.157-170, 2022, 978-2-14-030357-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1955,51 +1955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les boulons de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2186,51 +2186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Jouzeau Kraeutler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Johan Laffitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtig-Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maizier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Parra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golly Patricia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Jouzeau Kraeutler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Johan Laffitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtig-Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maizier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Parra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golly Patricia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>