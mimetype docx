--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -230,291 +230,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D-Printed Two-Dielectric Rectangular Waveguide TE₁₀–TE₂₀ Mode Converter</w:t>
+                <w:t xml:space="preserve">Multi-parameter simultaneous extraction with a novel microwave sensor based on coupled resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Torregrosa-Penalva</w:t>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Viudes-Pérez</w:t>
+                <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.189191 - 189201. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.23076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3516323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073199v1</w:t>
+                <w:t xml:space="preserve">hal-04746214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parameter simultaneous extraction with a novel microwave sensor based on coupled resonators</w:t>
+                <w:t xml:space="preserve">3-D-Printed Two-Dielectric Rectangular Waveguide TE₁₀–TE₂₀ Mode Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+                <w:t xml:space="preserve">Germán Torregrosa-Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyela Aquino</w:t>
+                <w:t xml:space="preserve">Paula Viudes-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.23076. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.189191 - 189201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-72061-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3516323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746214v1</w:t>
+                <w:t xml:space="preserve">hal-05073199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Designed Agile Feed Network for a Polarization Tunable 15 GHz Antenna All-Integrated on Silicon</w:t>
               </w:r>
@@ -539,51 +539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -673,51 +673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -915,77 +915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Selectivity of Planar Microwave Glucose Sensors with Multicomponent Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1160,598 +1160,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric characterization and modelling of aqueous solutions involving sodium chloride and sucrose and application to the design of a bi-parameter RF-sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Chip Polarization Reconfigurable Microstrip Patch Antennas Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O S Bakam Nguenouho</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11355-w⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11121905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156411v1</w:t>
+                <w:t xml:space="preserve">hal-03762865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of an Archimedean Spiral Antenna for 2–18 GHz Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Slotted Waveguide Antenna Based on TE20 Mode in Ku-Band Suitable for Direct Metal Laser Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Vinoy</w:t>
+                <w:t xml:space="preserve">Youssef Chairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mallegol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2022.3169274⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11132079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043248v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Polarization Reconfigurable Microstrip Patch Antennas Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Improvement of an Archimedean Spiral Antenna for 2–18 GHz Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aritra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mallegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11121905⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (7), pp.1383-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2022.3169274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762865v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Slotted Waveguide Antenna Based on TE20 Mode in Ku-Band Suitable for Direct Metal Laser Sintering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-Chip Bandstop to Bandpass Reconfigurable Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+                <w:t xml:space="preserve">Fabien Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11132079⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (20), pp.3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11203420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715426v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel High-Q Partially Air-Filled Pedestal Resonator and Filter Integrated in a Printed Circuit Board (PCB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1792,1688 +1796,1684 @@
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.101160 - 101167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/access.2022.3208351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Bandstop to Bandpass Reconfigurable Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric characterization and modelling of aqueous solutions involving sodium chloride and sucrose and application to the design of a bi-parameter RF-sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Le Borgne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">O S Bakam Nguenouho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (20), pp.3420. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11203420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11355-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140870v1</w:t>
+                <w:t xml:space="preserve">hal-04156411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable DBR Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Direct Synthesis of Multiband Bandpass Filters With Generalized Frequency Transformation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics9122021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (8), pp.3820-3831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3086835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174224v1</w:t>
+                <w:t xml:space="preserve">hal-03330274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Multiband Bandpass Filters With Generalized Frequency Transformation Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Dielectric Permittivity Sensor Based on Planar Open-Loop Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anyela Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3086835⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2021.3055544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330274v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Permittivity Sensor Based on Planar Open-Loop Resonator</w:t>
+                <w:t xml:space="preserve">Microwave Planar Resonant Solutions for Glucose Concentration Sensing: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Quendo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2021.3055544⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (15), pp.7018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11157018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360624v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Planar Resonant Solutions for Glucose Concentration Sensing: A Systematic Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small-Signal Analysis in two calculation sections and Experimental Validation of Up-Converted Coherent Population Oscillations in Semiconductor Optical Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11157018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (8), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2021.3090209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360623v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Signal Analysis in two calculation sections and Experimental Validation of Up-Converted Coherent Population Oscillations in Semiconductor Optical Amplifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+                <w:t xml:space="preserve">Switchable DBR Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (8), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2021.3090209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics9122021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271648v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel 5-GHz SPDT Switch Using Semiconductor Distributed Doped Areas</w:t>
+                <w:t xml:space="preserve">A Novel Synthesis for Bandwidth Switchable Bandpass Filters Using Semi-conductor Distributed Doped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2020.2978644⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.122599-122609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3006709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543210v1</w:t>
+                <w:t xml:space="preserve">hal-02889751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Synthesis for Bandwidth Switchable Bandpass Filters Using Semi-conductor Distributed Doped Areas</w:t>
+                <w:t xml:space="preserve">A Novel 5-GHz SPDT Switch Using Semiconductor Distributed Doped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.122599-122609. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.421-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3006709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2020.2978644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889751v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose Concentration Measurement in Human Blood Plasma Solutions with Microwave Sensors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peak and Average Power Handling Capability of Microstrip Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sabater-Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Reglero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19173779⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (8), pp.3436-3448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2919509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505857v1</w:t>
+                <w:t xml:space="preserve">hal-02186228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Characterization of the Intra-chip Propagation Channel in Ka and V Bands</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2019.2930347⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193718v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak and Average Power Handling Capability of Microstrip Filters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic Characterization of the Intra-chip Propagation Channel in Ka and V Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2919509⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.1931-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2019.2930347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186228v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Glucose Concentration Measurement in Human Blood Plasma Solutions with Microwave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Sabater-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (17), pp.3779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19173779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506957v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Controlled RF Phase Shifts in SOAs by adding the XGM Response of an Optical Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (13), pp.1-1. </w:t>
@@ -3511,557 +3511,557 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration Measurement of Microliter-Volume Water-Glucose Solutions Using Q Factor of Microwave Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Juan</w:t>
+                <w:t xml:space="preserve">Continuously Tunable Resonator Using a Novel Triangular Doped Area on a Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Avila-Navarro</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2018.2866743⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (12), pp.1095-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2877661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137384v1</w:t>
+                <w:t xml:space="preserve">hal-01926362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable Resonator Using a Novel Triangular Doped Area on a Silicon Substrate</w:t>
+                <w:t xml:space="preserve">Three-state Microwave Tunable Resonator Integrating Several Active Elements on Silicon Technology in a Global Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (12), pp.1095-1097. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2877661⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.141-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2017.2783186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926362v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-state Microwave Tunable Resonator Integrating Several Active Elements on Silicon Technology in a Global Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Concentration Measurement of Microliter-Volume Water-Glucose Solutions Using Q Factor of Microwave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Chouteau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Avila-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.141-143. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (7), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2017.2783186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2018.2866743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697967v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact X -Band Filter Based on Substrate Integrated Coaxial Line Stubs Using Advanced Multilayer PCB Technology</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,568 +4175,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel N -Band Tunable Resonator Based on N -Order Dual Behavior Resonator and Tunable Capacitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Energy Recovery From Microstrip Passive Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078714001378⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.9716 - 9723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2639294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120573v1</w:t>
+                <w:t xml:space="preserve">hal-01697992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically microwave tunable resonator designed on silicon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling up to 45 GHz of coupling between microvias and PCB cavities considering several boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schlaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.1697 - 1699. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.421-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2016.2554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078716000192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583669v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Recovery From Microstrip Passive Circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Intrinsically microwave tunable resonator designed on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.9716 - 9723. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.1697 - 1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2639294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2016.2554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697992v1</w:t>
+                <w:t xml:space="preserve">hal-01583669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling up to 45 GHz of coupling between microvias and PCB cavities considering several boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+                <w:t xml:space="preserve">Novel N -Band Tunable Resonator Based on N -Order Dual Behavior Resonator and Tunable Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Mahdi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (3), pp.421-430. </w:t>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078716000192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078714001378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358417v1</w:t>
+                <w:t xml:space="preserve">hal-01120573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized C-Band SIW Filters Using High-Permittivity Ceramic Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4791,77 +4791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average power handling capability of microstrip passive circuits considering metal housing and environment conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4908,103 +4908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of HPWRs and DBRs for a High Rejection C-Band Filter With Post-Tuning Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (6), pp.297-299</w:t>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,77 +5301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Bandpass Filter Based on Hybrid Planar Waveguide Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5444,77 +5444,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.151 - 155. </w:t>
@@ -5546,1328 +5546,1328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Substrate Integrated Waveguide (SIW) Filter Using a Novel Topology of Coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Etudes et simulations d'architectures de tiroirs à paramères S d'analyseur de réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2008.2002454⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (HS 1), pp.1020 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea:2008019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491979v1</w:t>
+                <w:t xml:space="preserve">hal-02488922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes et simulations d'architectures de tiroirs à paramères S d'analyseur de réseaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Detection of micro-cracks on metal surfaces using near-field microwave dual-behavior resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerouedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge de Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (10), pp.105701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488922v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of micro-cracks on metal surfaces using near-field microwave dual-behavior resonator filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design of a Substrate Integrated Waveguide (SIW) Filter Using a Novel Topology of Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (9), pp.596 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2008.2002454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492274v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Multilayer Bandpass Filter Using Open-Loop Resonators with Floating Metallic Patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General Synthesis of “N”-Band Resonator Based on “N”-Order Dual Behavior Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (9), pp.646 - 648. </w:t>
+              <w:t xml:space="preserve">, 2007, 17 (5), pp.337 - 339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2007.903438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2007.895697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492045v1</w:t>
+                <w:t xml:space="preserve">hal-00492046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Synthesis of “N”-Band Resonator Based on “N”-Order Dual Behavior Resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">General synthesis of N-band resonator based on N-order dual behavior resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (5), pp.337 - 339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2007.895697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2007.895.697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492046v1</w:t>
+                <w:t xml:space="preserve">hal-02488864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General synthesis of N-band resonator based on N-order dual behavior resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">C-Band Multilayer Bandpass Filter Using Open-Loop Resonators with Floating Metallic Patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (5), pp.337 - 339. </w:t>
+              <w:t xml:space="preserve">, 2007, 17 (9), pp.646 - 648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2007.895.697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2007.903438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488864v1</w:t>
+                <w:t xml:space="preserve">hal-00492045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microstrip dual behavior resonator filters : A practical guide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Design of Microstrip Dual Behavior Resonators Filters: A Practical Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49 (12), pp.72 - 92</w:t>
+              <w:t xml:space="preserve">Microwave journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (12), pp.72-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481985v1</w:t>
+                <w:t xml:space="preserve">hal-00492052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Dual Behavior Resonator (DBR) Filters With Integrated Low-Pass Structures for Spurious Responses Suppression.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Capacitive-Coupled Dual Behavior Resonator (CCDBR) Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (1), pp.4 - 6. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (6), pp.2346 - 2355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2005.861361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2006.875271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492048v1</w:t>
+                <w:t xml:space="preserve">hal-00492047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Microstrip Dual Behavior Resonators Filters: A Practical Guide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Dual Behavior Resonator (DBR) Filters With Integrated Low-Pass Structures for Spurious Responses Suppression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.4 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2005.861361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492052v1</w:t>
+                <w:t xml:space="preserve">hal-00492048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Capacitive-Coupled Dual Behavior Resonator (CCDBR) Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Design of microstrip dual behavior resonator filters : A practical guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (12), pp.72 - 92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2006.875271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492047v1</w:t>
+                <w:t xml:space="preserve">hal-02481985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of narrow-band DBR planar filter in Si-BCB technology for millimetter-waves applications</w:t>
               </w:r>
@@ -6905,51 +6905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52, pp.1045-1051</w:t>
@@ -6978,64 +6978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow bandpass filters using dual behavior resonators based on stepped impedance stubs and different length stubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,64 +7073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow bandpass filters using dual-behavior resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,64 +7177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of optimized low-pass filters in a bandpass filter for out-of-band improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (237)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (236)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7473,51 +7473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Coupled Multiphysics Modeling of Superconductors for Microwave Devices and Quantum Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7633,51 +7633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7737,77 +7737,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII Seminario Annual de Automática, Electrónica Industrial e Instrumentación (SAAEI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7826,2243 +7826,2247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur de concentration de glucose à haute sensibilité exploitant les couplages inter-résonateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caractérisation multi-paramètres avec un capteur radiofréquence à résonateurs couplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Sabater-Navarro</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588520v1</w:t>
+                <w:t xml:space="preserve">hal-04588509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+                <w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raguénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes 5-7 juin 2024 – Antibes Juan-Les-Pins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins France, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789090v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multi-paramètres avec un capteur radiofréquence à résonateurs couplés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+                <w:t xml:space="preserve">Conception d'un réseau à fente sur technologie SIW grâce à la méthode de Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dubasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anyela Aquino</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coquillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588509v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un réseau à fente sur technologie SIW grâce à la méthode de Elliott</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Platform for Direction of Arrival measurements considering complex scenario : Application to Radome Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bohelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588496v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes d'apprentissage pour l'analyse de dispositifs radiofréquences dans un flot de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervyn Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Fourn</w:t>
+                <w:t xml:space="preserve">Improvement Performances of Patch Antenna on Silicon Substrate Thanks to Micromachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bali, Indonesia. pp.115-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC60911.2024.10867504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853365v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform for Direction of Arrival measurements considering complex scenario : Application to Radome Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtre Passe-Bande Intégrant un Atténuateur à Haute Dynamique sur Substrat Semiconducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129470v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement Performances of Patch Antenna on Silicon Substrate Thanks to Micromachining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIièmes Journées Nationales Microodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125567v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse de la sensibilité d'un résonateur SIW partiellement rempli d'air (Partially Air-Filled SIW) par une approche de chaos polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIièmes Journées Nationales Microodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731731v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Passe-Bande Intégrant un Atténuateur à Haute Dynamique sur Substrat Semiconducteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes 5-7 juin 2024 – Antibes Juan-Les-Pins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636551v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la sensibilité d'un résonateur SIW partiellement rempli d'air (Partially Air-Filled SIW) par une approche de chaos polynomial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteur de concentration de glucose à haute sensibilité exploitant les couplages inter-résonateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sabater-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588469v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Parallel-Plate Waveguide with Controlled Boundaries for Broadcast Applications in WiNoC Architecture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Monolithic On-chip 15 GHz Phase-Shifter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Quendo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290370⟩</w:t>
+              <w:t xml:space="preserve">2023 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Taipei, France. pp.83-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290155v1</w:t>
+                <w:t xml:space="preserve">hal-04484999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Frequency-Reconfigurable Antenna on Silicon Carbide for Constrained Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
+                <w:t xml:space="preserve">Estudio de selectividad frente a disoluciones multicomponente de sensores de glucosa mediante tecnología planar de microondas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Shien Ng</w:t>
+                <w:t xml:space="preserve">Victor Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XLIV Jornadas de Automática 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zaragoza, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515462v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Antenna for Polarization Agility in Constrained Environments</w:t>
+                <w:t xml:space="preserve">Monolithic Frequency-Reconfigurable Antenna on Silicon Carbide for Constrained Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Shien Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.653-656, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352662⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.649-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515453v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de selectividad frente a disoluciones multicomponente de sensores de glucosa mediante tecnología planar de microondas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+                <w:t xml:space="preserve">Silicon Carbide Antenna for Polarization Agility in Constrained Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Muñoz</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Shien Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIV Jornadas de Automática 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.653-656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229159v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monolithic On-chip 15 GHz Phase-Shifter</w:t>
+                <w:t xml:space="preserve">Circular to Linear Reconfigurable Polarization Antenna Using Semi-conductor Distributed Doped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Taipei, France. pp.83-85, </w:t>
+              <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.833-835, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484999v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular to Linear Reconfigurable Polarization Antenna Using Semi-conductor Distributed Doped Areas</w:t>
+                <w:t xml:space="preserve">Monolithic Co-Design of a 15 GHz SPDT-Antenna Allowing Polarization Reconfigurability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.833-835, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.117-118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140968v1</w:t>
+                <w:t xml:space="preserve">hal-04220897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Partial-Least-Squares-based Polynomial Chaos Expansion (NLPLS-based PCE) approach for global sensitivity analysis of a High-Q Partially Air-Filled Pedestal Resonator Integrated in a Printed Circuit Board (PCB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Klink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10126,77 +10130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable feeding network for beam steering applications based on chalcogenide material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raguénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10250,798 +10254,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Co-Design of a 15 GHz SPDT-Antenna Allowing Polarization Reconfigurability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Parallel-Plate Waveguide with Controlled Boundaries for Broadcast Applications in WiNoC Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.117-118, </w:t>
+              <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.657-660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220897v1</w:t>
+                <w:t xml:space="preserve">hal-04290155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un Switch SPDT à 5 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle du canal de transmission pour des communications sans fils sur puces silicium en bande Q '30-50 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées nationales Microondes : JNM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.962-965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699821v1</w:t>
+                <w:t xml:space="preserve">hal-03693864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of chalcogenide glass to DBR filter reconfiguration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtre à lignes couplées commutées pour accord en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">22èmes journées nationales des microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986677v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre à lignes couplées commutées pour accord en fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+                <w:t xml:space="preserve">Application of chalcogenide glass to DBR filter reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raguénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées nationales des microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785463v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du canal de transmission pour des communications sans fils sur puces silicium en bande Q '30-50 GHz)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Transition PCB/guide d'onde ridgé par cavité SIW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ph Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales Microondes : JNM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.962-965</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLIM Limoges, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693864v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition PCB/guide d'onde ridgé par cavité SIW</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Merlet</w:t>
+                <w:t xml:space="preserve">Bandpass Filter at 5 GHz with Reconfigurable Bandwidth Using Integrated ScDDAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.377-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342581v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception d’une antenne à 15 GHz accordable en polarisation et de son réseau d’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11050,241 +11059,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass Filter at 5 GHz with Reconfigurable Bandwidth Using Integrated ScDDAs</w:t>
+                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un filtre accordable en bande passante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22èmes journées nationales microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03699771v1</w:t>
+                <w:t xml:space="preserve">hal-03699804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du canal de propagation d'un réseau sans fils sur puce de type WiNoC (Wireless Network-on-Chip) à 60 GHz</w:t>
               </w:r>
@@ -11322,51 +11322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11417,77 +11417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allanic Rozenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
@@ -11510,921 +11510,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un filtre accordable en bande passante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully Integrated Bandpass Filter with High Isolation Attenuator Function Using Semi-conductor Distributed Doped Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Chouteau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées nationales microondes (JNM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.443-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699804v1</w:t>
+                <w:t xml:space="preserve">hal-04148835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Integrated Bandpass Filter with High Isolation Attenuator Function Using Semi-conductor Distributed Doped Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization Reconfigurable Patch Antenna Using ScDDAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 52nd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.600-603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04148835v1</w:t>
+                <w:t xml:space="preserve">hal-04141188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Reconfigurable Patch Antenna Using ScDDAs</w:t>
+                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un Switch SPDT à 5 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 52nd European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04141188v1</w:t>
+                <w:t xml:space="preserve">hal-03699821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultralight Wideband Open Boundary Quad-Ridged Antenna Manufactured Using 3D Printing Technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">A CMOS-Compatible Solution for Propagation Channels on Silicon in the mm-Wave Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Antennas and Propapation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association on Antennas and Propagation, Mar 2021, Dusseldorf, Germany</w:t>
+              <w:t xml:space="preserve">50th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, ULTRECH, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342714v1</w:t>
+                <w:t xml:space="preserve">hal-03128376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Coupled Microwave Resonators as Glucose Concentration Sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+                <w:t xml:space="preserve">Ultralight Wideband Open Boundary Quad-Ridged Antenna Manufactured Using 3D Printing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chairi Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amiaud Anne-Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedrrabba Sarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, European Microwave Conference 2020,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Antennas and Propagation, EUCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Düsseldorf, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAECT50560.2020.9523695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360625v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS-Compatible Solution for Propagation Channels on Silicon in the mm-Wave Band</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Single and Coupled Microwave Resonators as Glucose Concentration Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, ULTRECH, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop, European Microwave Conference 2020,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128376v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralight Wideband Open Boundary Quad-Ridged Antenna Manufactured Using 3D Printing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chairi Youssef</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Antennas and Propagation, EUCAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Conference on Antennas and Propapation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association on Antennas and Propagation, Mar 2021, Dusseldorf, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282646v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Compact, Highly-Integrated, Eight-Filter Module Using Multilayered-PCB</w:t>
               </w:r>
@@ -12462,51 +12462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.192-194, </w:t>
@@ -12544,103 +12544,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Enhancement of A Compact Archimedean Spiral Antenna for 2-18 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mallegol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Singapore, Singapore. pp.289-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12934,103 +12934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ku-Band Lightweight Aluminium Waveguides Fabricated by Direct Metal Laser Sintering Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allanic Rozenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Advanced Electrical and Communication Technologies: ISAECT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Kenitra (on line), Morocco</w:t>
@@ -13072,77 +13072,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking compounds concentration in liquids: novel solutions to enhance sensitivity and perspectives on selectivity of the sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette S. Bakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13210,51 +13210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13303,2886 +13303,2856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres ultra large-bandes à éléments distribués réalisés à partir d’une technologie PCB multicouche à base de Vernis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Architecture hybride optique-hyper fréquence pour la réalisation d’un retard vrai accordable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">"Journée du Club Optique et Microondes, JCOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138224v1</w:t>
+                <w:t xml:space="preserve">hal-02469855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation Channel in Silicon in the sub-Thz band for MPSoCs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency Reconfigurable Interdigital Filter Using Semi-conductor Distributed Doped Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chamberry, France</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137969v1</w:t>
+                <w:t xml:space="preserve">hal-02480787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAGON: Adaptive RF Seekers based on 3D Conformal Antennas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138683v1</w:t>
+                <w:t xml:space="preserve">hal-02307094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-Heating Study on a First Order Filter with Discrete and Continuous Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133583v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne papillon repliée ultra-large bande réalisée en fabrication additive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Use of Multilayered-PCB for Q-band Substrate Integrated Waveguide Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138157v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Wideband Transition From Coaxial Line to Two Parallel Lines Manufactured Using Additive Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Haumant</w:t>
+                <w:t xml:space="preserve">Ultra-wide Bandpass filter on new Multilayer PCB Technology using Solder-mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, France</w:t>
+              <w:t xml:space="preserve">ESA-ESTEC MTT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, NOORDWIJK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138129v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du substrat diélectrique à l’élargissement de la bande passante d’une antenne spirale d’Archimède</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Highly-Sensitive Glucose Concentration Sensor Exploiting Inter-resonators Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138455v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de techniques permettant la réduction du couplage mutuel entre deux antennes patchs carrés en bande Ku</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nobert Dubroca</w:t>
+                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138378v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multilayered-PCB for Q-band Substrate Integrated Waveguide Components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+                <w:t xml:space="preserve">Filtrage tout-optique d’une bande latérale avec un SOA-MZI pour l’amélioration d’un déphasage RF obtenu par CPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Chouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138386v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-wide Bandpass filter on new Multilayer PCB Technology using Solder-mask</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Ultralight Wide-band Double Ridged Horn Antenna Using AdditiveTechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-ESTEC MTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, NOORDWIJK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138214v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Sensitive Glucose Concentration Sensor Exploiting Inter-resonators Couplings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthode d’allègement d’une antenne cornet ridgé simple polarisation imprimée en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137431v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Heating Study on a First Order Filter with Discrete and Continuous Tuning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+                <w:t xml:space="preserve">Étude de techniques permettant la réduction du couplage mutuel entre deux antennes patchs carrés en bande Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobert Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Itcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137979v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture hybride optique-hyper fréquence pour la réalisation d’un retard vrai accordable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Journée du Club Optique et Microondes, JCOM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469855v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ultra Wideband Transition From Coaxial Line to Two Parallel Lines Manufactured Using Additive Manufacturing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307094v2</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Reconfigurable Interdigital Filter Using Semi-conductor Distributed Doped Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne papillon repliée ultra-large bande réalisée en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480787v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’allègement d’une antenne cornet ridgé simple polarisation imprimée en 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Contribution du substrat diélectrique à l’élargissement de la bande passante d’une antenne spirale d’Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138174v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultralight Wide-band Double Ridged Horn Antenna Using AdditiveTechnologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Optical functions for microwave signal processing using SOA and SOA-MZI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-ESTEC MTT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, NOORDWIJK, France</w:t>
+              <w:t xml:space="preserve">XXI Simpósio de Aplicações Operacionais em Áreas de Defesa (XXI SIGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, São José dos Campos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138141v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+                <w:t xml:space="preserve">A 3D-Printed Coaxial-fed Waveguide 2-Slot Array for an AESA Radar Application in the Ku-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138026v1</w:t>
+                <w:t xml:space="preserve">hal-02137424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage tout-optique d’une bande latérale avec un SOA-MZI pour l’amélioration d’un déphasage RF obtenu par CPO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
+                <w:t xml:space="preserve">Caractérisation électromagnétique hyperfréquence de marqueur physiologique : application au Lactate de sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469865v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-Printed Coaxial-fed Waveguide 2-Slot Array for an AESA Radar Application in the Ku-band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norbert Dubroca</w:t>
+                <w:t xml:space="preserve">Miniature Air-Filled SIR Coaxial Resonators filter made by 3D printing SLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Microwave Technology and Techniques Workshop, ESA – ESTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137424v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique hyperfréquence de marqueur physiologique : application au Lactate de sodium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transition ultra-large bande d’une ligne coaxiale vers une ligne bifilaire réalisée en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138470v1</w:t>
+                <w:t xml:space="preserve">hal-02138160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical functions for microwave signal processing using SOA and SOA-MZI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EM Analysis of a Propagation Channel in the Sub-THz Band for Many-Core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Simpósio de Aplicações Operacionais em Áreas de Defesa (XXI SIGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, São José dos Campos, Brazil</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469882v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature Air-Filled SIR Coaxial Resonators filter made by 3D printing SLA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Approach to Co-design Tunable Microwave Devices on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Technology and Techniques Workshop, ESA – ESTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473636v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM Analysis of a Propagation Channel in the Sub-THz Band for Many-Core Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16190,6025 +16160,6055 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137426v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition ultra-large bande d’une ligne coaxiale vers une ligne bifilaire réalisée en fabrication additive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recent Advances on Technological Aspects of Compact or Tunable SIW Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138160v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to Co-design Tunable Microwave Devices on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar and SIW tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Worshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PAris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138316v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+                <w:t xml:space="preserve">Filtres ultra-large-bandes à éléments semi-localisés réalisés à partir d’une technologie PCB multicouche à base de vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138437v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Technological Aspects of Compact or Tunable SIW Filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sub-array Optimization for Compactness Improvement of a 3D Printed Adaptive Phased Array Antenna Operating in Ku-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138391v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar and SIW tunable devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ultra-Wideband Bandpass Filter Using Solder-Mask-Based Multilayer Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop, European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PAris, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138310v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres ultra-large-bandes à éléments semi-localisés réalisés à partir d’une technologie PCB multicouche à base de vernis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Antenne à fentes à cavité en technologie additive pour des applications de réseaux d’antennes adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138231v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-array Optimization for Compactness Improvement of a 3D Printed Adaptive Phased Array Antenna Operating in Ku-band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
+                <w:t xml:space="preserve">Filtres ultra large-bandes à éléments distribués réalisés à partir d’une technologie PCB multicouche à base de Vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138103v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Bandpass Filter Using Solder-Mask-Based Multilayer Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Propagation Channel in Silicon in the sub-Thz band for MPSoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138112v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à fentes à cavité en technologie additive pour des applications de réseaux d’antennes adaptatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">DRAGON: Adaptive RF Seekers based on 3D Conformal Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenan Ahiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhubrata Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Haumant</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Balleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">International Radar Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138406v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Dipole Antennas and Propagation Channel on Silicon in Ka Band for WiNoC Applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature Dependence of Tunable Resonators on FR4 and Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Paola Cortes Nino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE workshop on Signal and Power Integrity </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference Proceedings, APMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804562v1</w:t>
+                <w:t xml:space="preserve">hal-01697956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Small-signal Analysis of Microwave Photonic Phase Shifter based on Slow and Fast Light using Linear and Nonlinear Semiconductor Optical Amplifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
+                <w:t xml:space="preserve">Study of Designing and Manufacturing of a Ku-Band Pyramidal Horn Antenna With Integrated Transition Using 3-D printing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Microwaves Week (EuMC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135227v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Integrated Frequency Reconfigurable Antenna Co-Designed as a Whole Circuit on Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Experimental and Small-signal Analysis of Microwave Photonic Phase Shifter based on Slow and Fast Light using Linear and Nonlinear Semiconductor Optical Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/APMC.2018.8617538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02480765v1</w:t>
+                <w:t xml:space="preserve">hal-02135227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of Tunable Resonators on FR4 and Silicon</w:t>
+                <w:t xml:space="preserve">A Fully Integrated Frequency Reconfigurable Antenna Co-Designed as a Whole Circuit on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference Proceedings, APMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpur, Malaysia. </w:t>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1256-1258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/APMC.2018.8617538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697956v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Designing and Manufacturing of a Ku-Band Pyramidal Horn Antenna With Integrated Transition Using 3-D printing Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Accurate Channel Models for Realistic Design Space Exploration of Future Wireless NoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemanta Kumar Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwaves Week (EuMC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">2018 Twelfth IEEE/ACM International Symposium on Networks-on-Chip (NOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914660v1</w:t>
+                <w:t xml:space="preserve">hal-01922765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle optique du déphasage micro-onde généré par l’effet de la lumière lente et rapide dans un amplificateur optique à semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique-Microondes (JCOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Channel Models for Realistic Design Space Exploration of Future Wireless NoCs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Doped Areas Sizes in the Performances of Microwave SPST Switches Integrated in a Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Twelfth IEEE/ACM International Symposium on Networks-on-Chip (NOCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922765v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Doped Areas Sizes in the Performances of Microwave SPST Switches Integrated in a Silicon Substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Dipole Antennas and Propagation Channel on Silicon in Ka Band for WiNoC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal and Power Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, BREST, France</w:t>
+              <w:t xml:space="preserve">22nd IEEE workshop on Signal and Power Integrity </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-STICC/UBO; IMEP-LAHC/ université de Savoie Mont-blanc, May 2018, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806272v1</w:t>
+                <w:t xml:space="preserve">hal-01804562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression de l'effet de la dispersion chromatique sur un signal radiofréquence par la technique Hartley optique basée sur un SOA-MZI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtres Passe-Bande Compacts à base de Résonateurs Multi-Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2017, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560583v1</w:t>
+                <w:t xml:space="preserve">hal-01697933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to Co-Design Microwave Devices with Distributed Switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel approaches to design tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (APMC), 2016 Asia-Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APMC.2016.7931369⟩</w:t>
+              <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2017 IEEE 18th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Cocoa Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAMICON.2017.7930277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583691v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tenue en puissance pour un filtre UHF à résonateur coaxial SIR à deux sections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697914v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Microwave Devices for Smart Systems</w:t>
+                <w:t xml:space="preserve">Co-conception de résonateurs hyperfréquences accordables à éléments d’accord intégrés dans un substrat silicium (résonateurs trois états à accord discret et résonateur continu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSS International Conference (ISSS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bangalore, India</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583699v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of electronic devices by using magneto-dielectric nanomaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Nha Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Microwave Nanotechnologies (MiNa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tunable Microwave Devices for Smart Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">ISSS International Conference (ISSS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697944v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approaches to design tunable devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthèse de filtres DBR bi-bandes à stubs en circuit-ouvert avec prise en compte des paramètres de pente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Calleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2017 IEEE 18th</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583561v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres Passe-Bande Compacts à base de Résonateurs Multi-Sections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable bandstop resonator based on dual behavior resonator principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mahé</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE AFRICON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cape Town, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFRCON.2017.8095542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697933v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception de résonateurs hyperfréquences accordables à éléments d’accord intégrés dans un substrat silicium (résonateurs trois états à accord discret et résonateur continu)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Suppression de l'effet de la dispersion chromatique sur un signal radiofréquence par la technique Hartley optique basée sur un SOA-MZI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2017, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697963v1</w:t>
+                <w:t xml:space="preserve">hal-01560583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtres DBR bi-bandes à stubs en circuit-ouvert avec prise en compte des paramètres de pente</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Novel Approach to Co-Design Microwave Devices with Distributed Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (APMC), 2016 Asia-Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, New Delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2016.7931369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634489v1</w:t>
+                <w:t xml:space="preserve">hal-01583691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bandstop resonator based on dual behavior resonator principle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Étude de la tenue en puissance pour un filtre UHF à résonateur coaxial SIR à deux sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Paola Cortes Nino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Aouidad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE AFRICON</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697975v1</w:t>
+                <w:t xml:space="preserve">hal-01697914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multi-section resonator and bandpass filter application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Thepaut</w:t>
+                <w:t xml:space="preserve">New tunable substrate integrated waveguide bandstop resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824380⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE MTT-S Latin America Microwave Conference (LAMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Puerto Vallarta, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAMC.2016.7851244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697972v1</w:t>
+                <w:t xml:space="preserve">hal-01697988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tunable substrate integrated waveguide bandstop resonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+                <w:t xml:space="preserve">Compact multi-section resonator and bandpass filter application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Thepaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE MTT-S Latin America Microwave Conference (LAMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Puerto Vallarta, France. </w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAMC.2016.7851244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697988v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des couplages entre microvias et cavités pour la réalisation de filtres en bande Ka en technologie PCB multicouches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Résonateur coupe-bande accordable SIW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Schlaffer</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXième Journéee Nationales Microondes Bordeaux</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160971v1</w:t>
+                <w:t xml:space="preserve">hal-01710479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on energy recovery from substrate integrated waveguide circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Analyse multi-physique pour la tenue en puissance des dispositifs passifs hyperfréquences : prise en compte des boîtiers métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697995v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Solution de récupération d'énergie pour les dispositifs hyperfréquences en technologie micro-ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167295v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation jusqu'à 45 GHz des couplages entre microvias et cavités en technologie PCB multicouches quelles que soient les frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXième Journéee Nationales Microondes Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMS Bordeaux, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres interdigités repliés dans un substrat PCB multicouche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+                <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710475v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de filtres à résonateurs coaxiaux en bande Ka et X dans un substrat multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schlaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes (JNM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.508-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Conception de filtres interdigités repliés dans un substrat PCB multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Thepaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140018v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-physique pour la tenue en puissance des dispositifs passifs hyperfréquences : prise en compte des boîtiers métalliques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réduction des couplages entre microvias et cavités pour la réalisation de filtres en bande Ka en technologie PCB multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Schlaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">XIXième Journéee Nationales Microondes Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236372v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur coupe-bande accordable SIW</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study on energy recovery from substrate integrated waveguide circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ségalen</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge D. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710479v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution de récupération d'énergie pour les dispositifs hyperfréquences en technologie micro-ruban</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710476v1</w:t>
+                <w:t xml:space="preserve">hal-01167295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel THz-Enhanced Dipole Antenna Using Second-Order High Impedance Surface Resonance for MM Imaging and Sensing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIRF 2014 : 14th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, New Port Beach, United States</w:t>
+              <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966393v1</w:t>
+                <w:t xml:space="preserve">hal-01122646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-thermal analysis of RF/Microwave planar devoces with ansys multiphysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sanchez Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Sanchez Soriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">R. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDI CON 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High K ceramic for the size reduction of RF filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
+              <w:t xml:space="preserve">IEEE International Wireless Symposium, 2nd IWS, IWS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, X'ian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122646v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High K ceramic for the size reduction of RF filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">SIW Q-band filters using advanced multilayer PCB technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schlaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Pessl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Wireless Symposium, 2nd IWS, IWS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, X'ian, China</w:t>
+              <w:t xml:space="preserve">44th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300315v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIW Q-band filters using advanced multilayer PCB technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics study of RF/Microwave planar devices:Effet of the input signal power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sanchez Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Eurosime 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132474v1</w:t>
+                <w:t xml:space="preserve">hal-00991498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics study of RF/Microwave planar devices:Effet of the input signal power</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A Novel THz-Enhanced Dipole Antenna Using Second-Order High Impedance Surface Resonance for MM Imaging and Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mikhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosime 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">SIRF 2014 : 14th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, New Port Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991498v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle conception de filtre coupe-bande planaire basée sur une technique de symétrisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'une topologie en A pour la conception d'un filtre SIW rétrocouplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P10</w:t>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DP2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982398v1</w:t>
+                <w:t xml:space="preserve">hal-00982408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'une topologie en A pour la conception d'un filtre SIW rétrocouplé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Nouvelle conception de filtre coupe-bande planaire basée sur une technique de symétrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DP2-4</w:t>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982408v1</w:t>
+                <w:t xml:space="preserve">hal-00982398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des Surfaces Hautes Impédance pour l'optimisation des performances d'Antennes sur Silicium en mm et THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mikhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22259,90 +22259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de filtres SIW miniatures sur un substrat céramique de forte permittivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P6</w:t>
@@ -22365,7680 +22365,7680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Simulation Technique for Planar Filters Electromagnetic Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">High K ceramic for the miniaturization of planar and SIW filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France. pp 155-158</w:t>
+              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, France. pp.W07 (EuMC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855105v1</w:t>
+                <w:t xml:space="preserve">hal-00855426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Synthesis tool and procedure for Filter-Antenna Co-Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Two C-band SIW Filter Topologies for a Space Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM Symposium: 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.EuMC19 - Page 364 - 367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724984v1</w:t>
+                <w:t xml:space="preserve">hal-00819899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boukabache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
+              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855212v1</w:t>
+                <w:t xml:space="preserve">hal-00856168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-compact X-band SIW filter in LTCC technology using high permittivity substrate for a space application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.TU3H-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856168v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High K ceramic for the miniaturization of planar and SIW filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Compact SIW Filter in High-K LTCC Technology for a Space Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, France. pp.W07 (EuMC)</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855426v1</w:t>
+                <w:t xml:space="preserve">hal-00855098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Two C-band SIW Filter Topologies for a Space Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Design of a Mixed planar/SIW Filter for a Space Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.EuMC19 - Page 364 - 367</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819899v1</w:t>
+                <w:t xml:space="preserve">hal-00855101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact SIW Filter in High-K LTCC Technology for a Space Application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Global Synthesis tool and procedure for Filter-Antenna Co-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 9-12</w:t>
+              <w:t xml:space="preserve">ANTEM Symposium: 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855098v1</w:t>
+                <w:t xml:space="preserve">hal-00724984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Mixed planar/SIW Filter for a Space Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">Hybrid Simulation Technique for Planar Filters Electromagnetic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 21-24</w:t>
+              <w:t xml:space="preserve">, Oct 2012, France. pp 155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855101v1</w:t>
+                <w:t xml:space="preserve">hal-00855105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully integrated microsystem using microfluidic devices to tune or reconfigure RF circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Micromechanics and Microsystems Europe (MME 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toensberg, Norway</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134204v1</w:t>
+                <w:t xml:space="preserve">hal-00669577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre passe-bande basé sur une topologie hybride localisée/distribuée en technologie IPD pour une application ultra large bande</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-2</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670852v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'un filtre planaire large bande à base de résonateurs série et parallèle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-12</w:t>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669562v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature microstrip filter using high-permittivity ceramic substrates (er = 90)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.TH2A-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthèse d'un filtre planaire large bande à base de résonateurs série et parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671176v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Musoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670790v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances large bande d'un substrat à forte permittivité à partir d'un filtre à stubs en court-circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669577v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances large bande d'un substrat à forte permittivité à partir d'un filtre à stubs en court-circuit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Etude de filtres millimétriques accordables en technologie microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-18</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669584v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtre Dual Behavior Resonator (DBR) à réponse plate en bande C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669485v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de filtres millimétriques accordables en technologie microfluidique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Detection of micro-cracks on metal surfaces using near-field microwave dual-behaviour resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerouedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-1</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670823v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Dual Behavior Resonator (DBR) à réponse plate en bande C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtre SIW reconfigurable en bande Ku avec des diodes PIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-4</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669471v1</w:t>
+                <w:t xml:space="preserve">hal-00667518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of micro-cracks on metal surfaces using near-field microwave dual-behaviour resonators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude d'un résonateur stop-bande accordable basé sur le concept DBR (Dual Behavior Resonator)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Brun</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301761v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre SIW reconfigurable en bande Ku avec des diodes PIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">Étude d'un filtre volumique SIW en technologie LTCC sur un substrat de forte permittivité en bande X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-1</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667518v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un résonateur stop-bande accordable basé sur le concept DBR (Dual Behavior Resonator)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre SIW d'ordre 6 en bande C avec un couplage croisé. Analyse expérimentale du comportement thermique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-3</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669482v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un filtre volumique SIW en technologie LTCC sur un substrat de forte permittivité en bande X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Fully integrated microsystem using microfluidic devices to tune or reconfigure RF circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-9</w:t>
+              <w:t xml:space="preserve">Workshop on Micromechanics and Microsystems Europe (MME 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toensberg, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669552v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre SIW d'ordre 6 en bande C avec un couplage croisé. Analyse expérimentale du comportement thermique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Filtre passe-bande basé sur une topologie hybride localisée/distribuée en technologie IPD pour une application ultra large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-8</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669529v1</w:t>
+                <w:t xml:space="preserve">hal-00670852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.D. Chrusch</w:t>
+                <w:t xml:space="preserve">Highly-Miniaturized Packaged UWB 7th-Order Bandpass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t>
+              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776160v1</w:t>
+                <w:t xml:space="preserve">hal-00575009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Band Planar Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Recent Progress in Filters and Couplers, Asia-Pacific Microwave Conférence 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WS2B-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Miniaturized Packaged UWB 7th-Order Bandpass Filter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC46-3</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575009v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
+              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579517v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High Gain Conical Horn Antenna Integrated With a Planar Substrate for 60 GHz WPAN Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.A12-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575006v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Gain Conical Horn Antenna Integrated With a Planar Substrate for 60 GHz WPAN Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">C. Shafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+                <w:t xml:space="preserve">D.D. Chrusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.A12-6</w:t>
+              <w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492338v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459792v1</w:t>
+                <w:t xml:space="preserve">hal-00491943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design of a Ku-Band Hybrid Stripline Hairpin-Dual Behavior Resonator Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1377-1380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492003v1</w:t>
+                <w:t xml:space="preserve">hal-00436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de micro-fissures à la surface des métaux par des résonateurs micro-ondes en champ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, MA, United States. pp.1001 - 1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492355v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-21</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491880v1</w:t>
+                <w:t xml:space="preserve">hal-00492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Miniature UHF-Band microstrip filter based on a high-permittivity ceramic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.563 - 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492031v1</w:t>
+                <w:t xml:space="preserve">hal-00492006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres miniatures microrubans en bande UHF sur matériaux céramiques à très forte permittivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution de Filtrage Triplaque en Bande Ku, sur la Base d'une Topologie hybride, Hairpin-DBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-4</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491862v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne cornet avec un réseau d'alimentation sur un substrat planaire pour des applications WPAN à 60GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution de Filtrage Triplaque en Bande Ku, sur la Base d'une Topologie hybride, Hairpin-DBR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-2</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491904v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Design of high-permittivity ceramic UHF microstrip filter for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. APMC 2009. Asia Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Singapore, Singapore. pp.2160 - 2163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2009.5385510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491917v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtres miniatures microrubans en bande UHF sur matériaux céramiques à très forte permittivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491998v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature UHF-Band microstrip filter based on a high-permittivity ceramic material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492006v1</w:t>
+                <w:t xml:space="preserve">hal-00492031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
+                <w:t xml:space="preserve">An 11-18 GHz Four-Channel DBR Multiplexer for Electronic Warfare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492028v1</w:t>
+                <w:t xml:space="preserve">hal-00438110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of 6th cross-coupled dual behavior resonator (DBR) filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave filters at CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491943v1</w:t>
+                <w:t xml:space="preserve">hal-00472889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Ku-Band Hybrid Stripline Hairpin-Dual Behavior Resonator Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Design of a Ku-band hybrid stripline hairpin-dual behavior resonator filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1377 - 1380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436662v1</w:t>
+                <w:t xml:space="preserve">hal-00492007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of high-permittivity ceramic UHF microstrip filter for a space application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Design of Substrate Integrated Waveguide (SIW) Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. APMC 2009. Asia Pacific</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2009.5385510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492011v1</w:t>
+                <w:t xml:space="preserve">hal-00492033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Villemazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Herren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC03-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492029v1</w:t>
+                <w:t xml:space="preserve">hal-00437476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11-18 GHz Four-Channel DBR Multiplexer for Electronic Warfare Systems</w:t>
+                <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679 - 682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438110v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6th cross-coupled dual behavior resonator (DBR) filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave filters at CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472889v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Ku-band hybrid stripline hairpin-dual behavior resonator filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492007v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Substrate Integrated Waveguide (SIW) Filters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Détection de micro-fissures à la surface des métaux par des résonateurs micro-ondes en champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerouedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, agadir, Maroc. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492033v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-band planar filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Design and Implementation Techniques for Multiband Filters IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00437476v1</w:t>
+                <w:t xml:space="preserve">hal-00492036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits agiles à base de cristaux liquides: vers un procédé technologique plus fiable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Detection of micro-cracks on metal surfaces using near-field microwave dual-behavior resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerouedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge de Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Symposium on NDT in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Fürth, Germany. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493327v1</w:t>
+                <w:t xml:space="preserve">hal-00492366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-band planar filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">C-Band alumina microstrip dual behavior resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design and Implementation Techniques for Multiband Filters IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492036v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band alumina microstrip dual behavior resonator filters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">N-Band planar filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE IMS '08 : International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492042v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of micro-cracks on metal surfaces using near-field microwave dual-behavior resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of micro-cracks on metal surfaces using near-field microwave resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerouedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kerouedan</w:t>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge de Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on NDT in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Fürth, Germany. pp.90</w:t>
+              <w:t xml:space="preserve">Progress in Quantitative Nondestructive Evaluation (QNDE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Chicago, United States. pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492366v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Band planar filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Circuits agiles à base de cristaux liquides: vers un procédé technologique plus fiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IMS '08 : International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488868v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of micro-cracks on metal surfaces using near-field microwave resonators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantitative Nondestructive Evaluation (QNDE 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1066 - 1069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492377v1</w:t>
+                <w:t xml:space="preserve">hal-00492130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle ouverte carrée et plots métalliques flottants</w:t>
+                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2007 : XVèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481988v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de filtre Dual Behavior Resonator (DBR multicouche multiniveau à couplages croisés</w:t>
+                <w:t xml:space="preserve">Etude de filtre dual behavior resonator (DBR) multicouche multi-niveau à couplages croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.1</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525725v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492318v1</w:t>
+                <w:t xml:space="preserve">hal-00457111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
               </w:r>
@@ -30050,77 +30050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
@@ -30143,3608 +30143,3608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Apport des cristaux liquides pour la réalisation de fonctions agiles en fréquence. Application aux filtres DBR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457111v1</w:t>
+                <w:t xml:space="preserve">hal-00493318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492130v1</w:t>
+                <w:t xml:space="preserve">hal-00457094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.882 - 885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525731v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de filtre dual behavior resonator (DBR) multicouche multi-niveau à couplages croisés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481989v1</w:t>
+                <w:t xml:space="preserve">hal-02483168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des cristaux liquides pour la réalisation de fonctions agiles en fréquence. Application aux filtres DBR.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Wideband Circularly Polarized Patch Array for V-band Low-Cost Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2007. APMC 2007. Asia-Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2007.4555170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493318v1</w:t>
+                <w:t xml:space="preserve">hal-00492123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Filtre Dual-Behavior Resonator (DBR) d'ordre 4 à couplages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.1</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457094v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Exploitation des couplages de proximité dans une topologie de filtres à stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483168v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Circularly Polarized Patch Array for V-band Low-Cost Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude de filtre Dual Behavior Resonator (DBR multicouche multiniveau à couplages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2007. APMC 2007. Asia-Pacific</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2007.4555170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492123v1</w:t>
+                <w:t xml:space="preserve">hal-00525725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des couplages de proximité dans une topologie de filtres à stubs</w:t>
+                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle ouverte carrée et plots métalliques flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.4</w:t>
+              <w:t xml:space="preserve">JNM 2007 : XVèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525719v1</w:t>
+                <w:t xml:space="preserve">hal-02481988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Dual-Behavior Resonator (DBR) d'ordre 4 à couplages croisés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.2</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457128v1</w:t>
+                <w:t xml:space="preserve">hal-00492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Miniaturized Multilayer Bandpass Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Coupled Microstrip Dual Behavior Resonator (DBR) Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2006. 36th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.556 - 559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492426v1</w:t>
+                <w:t xml:space="preserve">hal-00492258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711132v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493310v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
+                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488795v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492133v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Potelon</w:t>
+                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yokohama, Japan. pp.1803 - 1806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437418v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microwave Tunable filter using liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+              <w:t xml:space="preserve">Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492414v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Coupled Microstrip Dual Behavior Resonator (DBR) Filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Liquid Crystal Tunable Filter Based On DBR Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2006. 36th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492258v1</w:t>
+                <w:t xml:space="preserve">hal-00493268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
+                <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, CA, United States. pp.1237 - 1240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2006.249434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492375v1</w:t>
+                <w:t xml:space="preserve">hal-00492265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Tunable filter using liquid crystal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ku-Band Microstrip DBR Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493306v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Overview of multilayer multitechnology benefits for filter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, 2006.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2006.249434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492265v1</w:t>
+                <w:t xml:space="preserve">hal-00492388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Crystal Tunable Filter Based On DBR Topology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) C-band planar band-pass filter for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yokohama, Japan. pp.1807 - 1810, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493268v1</w:t>
+                <w:t xml:space="preserve">hal-00492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku-Band Microstrip DBR Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">36th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492422v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of multilayer multitechnology benefits for filter design</w:t>
+                <w:t xml:space="preserve">C-Band Miniaturized Multilayer Bandpass Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492388v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) C-band planar band-pass filter for a space application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Duplexeur planaire en bande Ku à base de résonateurs surdimensionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.7A190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492252v1</w:t>
+                <w:t xml:space="preserve">hal-02483043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Filtre miniature large bande à réjection optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482967v1</w:t>
+                <w:t xml:space="preserve">hal-02482963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplexeur planaire en bande Ku à base de résonateurs surdimensionnés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.7A190</w:t>
+              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483043v1</w:t>
+                <w:t xml:space="preserve">hal-02482967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre miniature large bande à réjection optimale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtre planaire multicouche en bande C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.4D1025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482963v1</w:t>
+                <w:t xml:space="preserve">hal-02482985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre passe bas à base de stubs court circuit en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33776,1062 +33776,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre planaire multicouche en bande C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Design of a dual behavior resonators filter in Ku-Band for a satellite receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jarthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.4D1025</w:t>
+              <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482985v1</w:t>
+                <w:t xml:space="preserve">hal-02482644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer C-band DBR planar filter integrating low pass filters to control spurious electrical response</w:t>
+                <w:t xml:space="preserve">Design of a high-rejection C-band multilayer planar filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482690v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a dual behavior resonators filter in Ku-Band for a satellite receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Miniaturized and Out of band improved bandpass filter in Si BCB Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Jarthon</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave theory and techniques symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Fort Worth, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2004.1338852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482644v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a high-rejection C-band multilayer planar filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multilayer Si BCB technology for millimeterwave circuits : application to miniature bandpass filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482596v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Si BCB technology for millimeterwave circuits : application to miniature bandpass filters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">N-band planar filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters - CNES/ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482600v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized and Out of band improved bandpass filter in Si BCB Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multilayer C-band DBR planar filter integrating low pass filters to control spurious electrical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Bouchriha</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave theory and techniques symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2004.1338852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02482684v1</w:t>
+                <w:t xml:space="preserve">hal-02482690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-band planar filters</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+                <w:t xml:space="preserve">Conception de filtres planaires à bande étroite en technologie Si-BCB en bande W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.6B-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482654v1</w:t>
+                <w:t xml:space="preserve">hal-00146000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre DBR à stubs de longueurs différentes - applications en bande KU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'une chaîne de transmission numérique sous la plate forme ADS-Agilent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Bosch</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-2</w:t>
+              <w:t xml:space="preserve">CETSIS-EEA 2003 : 4ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482535v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'une chaîne de transmission numérique sous la plateforme ADS-AGILENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34850,1763 +34843,1645 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS-EEA 2003 / 4ème colloque sur l'enseignement des technologies et des sciences de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une chaîne de transmission numérique sous la plate forme ADS-Agilent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A novel design method for improvement of narrow bandpass planar filter response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrick Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS-EEA 2003 : 4ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International microwave symposium digest, Philadelphia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.519 - 522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173820v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel design method for improvement of narrow bandpass planar filter response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">High rejection C-band planar bandpass filter for a spatial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International microwave symposium digest, Philadelphia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.519 - 522</w:t>
+              <w:t xml:space="preserve">EMC 2003 : 33th european microwave conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174677v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres planaires à bande étroite en technologie Si-BCB en bande W</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d'une nouvelle topologie de filtre bibande planaire à base de stubs en circuit ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Six</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00146000v1</w:t>
+                <w:t xml:space="preserve">hal-02482367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rejection C-band planar bandpass filter for a spatial application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">An original topology of dual-band filter with transmission zeros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2003 : 33th european microwave conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Munich, Allemagne</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.1093 - 1096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482418v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de dispositifs passifs planaires en bande W</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Proposition d'une nouvelle transition coplanaire/microruban ultra large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.3D-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250174v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une nouvelle topologie de filtre bibande planaire à base de stubs en circuit ouvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Conception de dispositifs passifs planaires en bande W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-1</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482367v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une nouvelle transition coplanaire/microruban ultra large bande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtre DBR à stubs de longueurs différentes - applications en bande KU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jarthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2003, Lille, France. pp.3D-11</w:t>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482539v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original topology of dual-band filter with transmission zeros</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New planar filter based on dual behavior resonator. Application to the design of a Ku band RF filter for a satellite receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.1093 - 1096</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482548v1</w:t>
+                <w:t xml:space="preserve">hal-02482358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Automated DOE based design methode for a novel narrow bandpass filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrick Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482351v1</w:t>
+                <w:t xml:space="preserve">hal-02301437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated DOE based design methode for a novel narrow bandpass filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301437v1</w:t>
+                <w:t xml:space="preserve">hal-02482359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New planar filter based on dual behavior resonator. Application to the design of a Ku band RF filter for a satellite receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482358v1</w:t>
+                <w:t xml:space="preserve">hal-02482351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low cost millimeter wave aperture coupled antenna array on polymer membrane substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 IEEE MTT-S International Microwave Symposium Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2000.861131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482359v1</w:t>
+                <w:t xml:space="preserve">hal-02399436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D integrated narrowband filters for millimeter wave wireless application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000 IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Boston, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2000.860998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost millimeter wave aperture coupled antenna array on polymer membrane substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Perrot</w:t>
+                <w:t xml:space="preserve">Band-pass filters with self-filtering resonators: a solution to control spurious resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...75 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Baltimore, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSYM.1999.779587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36616,279 +36491,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’un filtre RF de pré-distorsion pour la correction d’un retard généré par la technique up-CPO dans un SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Hlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Wideband Bandpass Low-Cost Multilayer Technologies Filter Using Varnish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week (EuMW) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36898,159 +36773,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute Concentration Sensing in Aqueous Solutions with Coupled Microstrip Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Structures for Microwave Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1150, Springer Nature Switzerland, pp.375-425, 2024, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53861-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37060,147 +36935,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for transitioning between an antenna and a power supply unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022233846 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37210,161 +37085,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of tunable microwave planar circuits based on liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId612"/>
+      <w:footerReference w:type="default" r:id="rId611"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37511,51 +37386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazzaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Traon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3557708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa-Penalva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viudes-P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bronchalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3516323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72061-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Juan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Treguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3289003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05043248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vinoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3169274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chairi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11132079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmine Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrie Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3208351" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3055544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2021.3090209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505857v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sabater-Navarro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan El Masri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2930347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reglero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2919509" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2918074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Avila-Navarro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2866743" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2632114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714001378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2016.2554" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2639294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000192" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2345100" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerouedan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Blasi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895.697" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maguer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.808729" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.971624" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Denis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ammar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Teisserenc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999535" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Juan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588520v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588496v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubasque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquillas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129470v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Autret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bohelay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993995" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klink" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290370" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515462v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ball" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Shien Ng" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352802" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352662" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229159v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449592v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.09.052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352778" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986677v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693864v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Tr&#233;guer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ph Coupez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Sabater-Navarro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282646v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chairi Youssef" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud Anne-Charlotte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedrrabba Sarra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523695" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bohorquez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642297" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596051v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704629" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Thepaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mahe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Segalen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642312" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153508v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132247v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138683v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Ahiska" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhubrata Chatterjee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Balleri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138129v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobert Dubroca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Itcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138386v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138214v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137431v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137979v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469855v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138174v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138026v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469865v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chouya" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137424v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dubroca" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469882v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kastritsis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473636v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137426v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138160v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138437v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138103v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914660v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135614v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560583v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583691v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2016.7931369" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697914v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Aouidad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583699v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698011v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583561v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2017.7930277" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697933v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;paut" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi S&#233;galen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697972v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824380" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697988v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2016.7851244" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mahdi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Gouguec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schlaffer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697995v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D. Martinez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345722" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710477v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236372v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710476v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966393v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikhail" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00991495v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez Soriano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendahmane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132474v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pessl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00991498v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845278v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724984v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134204v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Diedhiou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669584v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301761v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Brun" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492355v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491862v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472897v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491904v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492006v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296311" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00436662v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492011v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2009.5385510" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492029v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492007v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296242" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492036v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492366v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488868v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492377v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481988v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481989v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483043v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482963v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482960v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482985v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482690v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482644v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarthon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482596v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482600v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchriha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482684v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1338852" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482654v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482535v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosch" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173595v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berardi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crets" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173820v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174677v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146000v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482418v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250174v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482367v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482539v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482548v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301437v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482358v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359067v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Nadan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.860998" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399436v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.861131" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359008v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.779587" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914705v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617636v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53861-2_9" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342933v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazzaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Traon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3557708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72061-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa-Penalva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viudes-P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bronchalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3516323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Juan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Treguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3289003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chairi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11132079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05043248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vinoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3169274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmine Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrie Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3208351" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3055544" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2021.3090209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reglero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2919509" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan El Masri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2930347" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sabater-Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173779" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2918074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Avila-Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2866743" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2632114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2639294" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358417v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000192" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2016.2554" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714001378" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2345100" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerouedan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Blasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895.697" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maguer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.808729" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.971624" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Denis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ammar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Teisserenc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999535" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Juan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588496v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubasque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquillas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Autret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bohelay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993995" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588469v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515462v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ball" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Shien Ng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352802" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352662" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449592v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.09.052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352778" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290370" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Tr&#233;guer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986677v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ph Coupez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282646v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chairi Youssef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud Anne-Charlotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedrrabba Sarra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523695" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360625v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Sabater-Navarro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bohorquez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642297" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596051v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704629" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Thepaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mahe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Segalen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642312" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153508v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132247v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469855v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137979v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138214v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137431v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chouya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138141v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobert Dubroca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Itcia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138129v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138157v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fray" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kastritsis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137424v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dubroca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138160v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138316v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138231v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138103v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138683v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Ahiska" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhubrata Chatterjee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Balleri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922765v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697933v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;paut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi S&#233;galen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583561v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2017.7930277" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698011v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583699v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560583v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583691v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2016.7931369" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697914v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Aouidad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2016.7851244" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824380" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710479v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236372v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710476v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160966v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Gouguec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mahdi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710477v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160971v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schlaffer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697995v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D. Martinez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345722" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00991495v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez Soriano" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendahmane" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pessl" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00991498v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikhail" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845278v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724984v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669584v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301761v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Brun" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134204v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Diedhiou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00436662v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492006v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296311" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491904v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2009.5385510" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491862v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492007v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296242" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492355v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492036v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492366v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488868v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492377v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481989v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481988v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483043v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482963v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482985v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482960v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482644v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarthon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482596v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482684v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchriha" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1338852" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482600v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482654v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482690v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146000v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173820v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berardi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crets" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173595v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174677v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482418v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482367v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482548v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482539v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250174v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482535v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482358v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301437v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399436v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.861131" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359067v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Nadan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.860998" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359008v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.779587" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914705v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617636v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53861-2_9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342933v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>