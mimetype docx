--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -2190,278 +2190,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Planar Resonant Solutions for Glucose Concentration Sensing: A Systematic Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small-Signal Analysis in two calculation sections and Experimental Validation of Up-Converted Coherent Population Oscillations in Semiconductor Optical Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11157018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (8), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2021.3090209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360623v1</w:t>
+                <w:t xml:space="preserve">hal-03271648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Signal Analysis in two calculation sections and Experimental Validation of Up-Converted Coherent Population Oscillations in Semiconductor Optical Amplifiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave Planar Resonant Solutions for Glucose Concentration Sensing: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (8), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (15), pp.7018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2021.3090209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11157018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271648v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switchable DBR Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
               </w:r>
@@ -2843,295 +2843,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak and Average Power Handling Capability of Microstrip Filters</w:t>
+                <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Marini</w:t>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Reglero</w:t>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (8), pp.3436-3448. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2919509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186228v1</w:t>
+                <w:t xml:space="preserve">hal-04506957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
+                <w:t xml:space="preserve">Peak and Average Power Handling Capability of Microstrip Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Muller</w:t>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">Stephan Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Marta Reglero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (8), pp.3436-3448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2919509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506957v1</w:t>
+                <w:t xml:space="preserve">hal-02186228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Characterization of the Intra-chip Propagation Channel in Ka and V Bands</w:t>
               </w:r>
@@ -3377,77 +3377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Controlled RF Phase Shifts in SOAs by adding the XGM Response of an Optical Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,130 +3511,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137383v1</w:t>
@@ -4175,278 +4175,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Recovery From Microstrip Passive Circuits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Modelling up to 45 GHz of coupling between microvias and PCB cavities considering several boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schlaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2639294⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078716000192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697992v1</w:t>
+                <w:t xml:space="preserve">hal-01358417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling up to 45 GHz of coupling between microvias and PCB cavities considering several boundary conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Energy Recovery From Microstrip Passive Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (3), pp.421-430. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.9716 - 9723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078716000192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2639294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358417v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically microwave tunable resonator designed on silicon</w:t>
               </w:r>
@@ -4679,51 +4679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,51 +4908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of HPWRs and DBRs for a High Rejection C-Band Filter With Post-Tuning Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (6), pp.297-299</w:t>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.151 - 155. </w:t>
@@ -5552,51 +5552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes et simulations d'architectures de tiroirs à paramères S d'analyseur de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5820,51 +5820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Substrate Integrated Waveguide (SIW) Filter Using a Novel Topology of Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,90 +5954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Synthesis of “N”-Band Resonator Based on “N”-Order Dual Behavior Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (5), pp.337 - 339. </w:t>
@@ -6088,90 +6088,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General synthesis of N-band resonator based on N-order dual behavior resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (5), pp.337 - 339. </w:t>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,77 +6468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Capacitive-Coupled Dual Behavior Resonator (CCDBR) Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,51 +6598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Dual Behavior Resonator (DBR) Filters With Integrated Low-Pass Structures for Spurious Responses Suppression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (1), pp.4 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6728,51 +6728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of microstrip dual behavior resonator filters : A practical guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6780,51 +6780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49 (12), pp.72 - 92</w:t>
@@ -7947,912 +7947,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t>
+                <w:t xml:space="preserve">Conception d'un réseau à fente sur technologie SIW grâce à la méthode de Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Raguénès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
+                <w:t xml:space="preserve">Théo Dubasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coquillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853365v1</w:t>
+                <w:t xml:space="preserve">hal-04588496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un réseau à fente sur technologie SIW grâce à la méthode de Elliott</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platform for Direction of Arrival measurements considering complex scenario : Application to Radome Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coquillas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bohelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588496v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform for Direction of Arrival measurements considering complex scenario : Application to Radome Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raguénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129470v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes d'apprentissage pour l'analyse de dispositifs radiofréquences dans un flot de conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement Performances of Patch Antenna on Silicon Substrate Thanks to Micromachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mervyn Guillou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Maïna Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bali, Indonesia. pp.115-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC60911.2024.10867504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588482v1</w:t>
+                <w:t xml:space="preserve">hal-05125567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement Performances of Patch Antenna on Silicon Substrate Thanks to Micromachining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
+                <w:t xml:space="preserve">Algorithmes d'apprentissage pour l'analyse de dispositifs radiofréquences dans un flot de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervyn Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125567v1</w:t>
+                <w:t xml:space="preserve">hal-04588482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Passe-Bande Intégrant un Atténuateur à Haute Dynamique sur Substrat Semiconducteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">XXIIIièmes Journées Nationales Microodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636551v1</w:t>
+                <w:t xml:space="preserve">hal-04731731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+                <w:t xml:space="preserve">Filtre Passe-Bande Intégrant un Atténuateur à Haute Dynamique sur Substrat Semiconducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Marie Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIièmes Journées Nationales Microodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731731v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la sensibilité d'un résonateur SIW partiellement rempli d'air (Partially Air-Filled SIW) par une approche de chaos polynomial</w:t>
               </w:r>
@@ -9856,425 +9856,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Co-Design of a 15 GHz SPDT-Antenna Allowing Polarization Reconfigurability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+                <w:t xml:space="preserve">Non-Linear Partial-Least-Squares-based Polynomial Chaos Expansion (NLPLS-based PCE) approach for global sensitivity analysis of a High-Q Partially Air-Filled Pedestal Resonator Integrated in a Printed Circuit Board (PCB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.117-118, </w:t>
+              <w:t xml:space="preserve">56th CIRP International Conference on Manufacturing Systems 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cape Town, South Africa. pp.643-648, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220897v1</w:t>
+                <w:t xml:space="preserve">hal-04449592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Partial-Least-Squares-based Polynomial Chaos Expansion (NLPLS-based PCE) approach for global sensitivity analysis of a High-Q Partially Air-Filled Pedestal Resonator Integrated in a Printed Circuit Board (PCB)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable feeding network for beam steering applications based on chalcogenide material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raguénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th CIRP International Conference on Manufacturing Systems 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cape Town, South Africa. pp.643-648, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.09.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449592v1</w:t>
+                <w:t xml:space="preserve">hal-04385171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable feeding network for beam steering applications based on chalcogenide material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Fourn</w:t>
+                <w:t xml:space="preserve">Monolithic Co-Design of a 15 GHz SPDT-Antenna Allowing Polarization Reconfigurability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.117-118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385171v1</w:t>
+                <w:t xml:space="preserve">hal-04220897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Parallel-Plate Waveguide with Controlled Boundaries for Broadcast Applications in WiNoC Architecture</w:t>
               </w:r>
@@ -10384,168 +10384,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du canal de transmission pour des communications sans fils sur puces silicium en bande Q '30-50 GHz)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+                <w:t xml:space="preserve">Application of chalcogenide glass to DBR filter reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raguénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales Microondes : JNM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.962-965</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693864v1</w:t>
+                <w:t xml:space="preserve">hal-03986677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre à lignes couplées commutées pour accord en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10567,215 +10563,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées nationales des microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of chalcogenide glass to DBR filter reconfiguration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Contrôle du canal de transmission pour des communications sans fils sur puces silicium en bande Q '30-50 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">Journées nationales Microondes : JNM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.962-965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986677v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition PCB/guide d'onde ridgé par cavité SIW</w:t>
               </w:r>
@@ -10800,51 +10800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ph Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11072,51 +11072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
@@ -11139,398 +11139,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un filtre accordable en bande passante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d'un switch SPDT à 5 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allanic Rozenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées nationales microondes (JNM 2022)</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699804v1</w:t>
+                <w:t xml:space="preserve">hal-03694116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du canal de propagation d'un réseau sans fils sur puce de type WiNoC (Wireless Network-on-Chip) à 60 GHz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un filtre accordable en bande passante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022</w:t>
+              <w:t xml:space="preserve">22èmes journées nationales microondes (JNM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292507v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d'un switch SPDT à 5 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
+                <w:t xml:space="preserve">Etude du canal de propagation d'un réseau sans fils sur puce de type WiNoC (Wireless Network-on-Chip) à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694116v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Integrated Bandpass Filter with High Isolation Attenuator Function Using Semi-conductor Distributed Doped Areas</w:t>
               </w:r>
@@ -11568,51 +11568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.443-445, </w:t>
@@ -12158,273 +12158,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Coupled Microwave Resonators as Glucose Concentration Sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+                <w:t xml:space="preserve">Ultralight Wideband Open Boundary Quad-Ridged Antenna Manufactured Using 3D Printing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, European Microwave Conference 2020,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">15th European Conference on Antennas and Propapation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association on Antennas and Propagation, Mar 2021, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360625v1</w:t>
+                <w:t xml:space="preserve">hal-04342714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultralight Wideband Open Boundary Quad-Ridged Antenna Manufactured Using 3D Printing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Haumant</w:t>
+                <w:t xml:space="preserve">Single and Coupled Microwave Resonators as Glucose Concentration Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Massaloux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Antennas and Propapation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association on Antennas and Propagation, Mar 2021, Dusseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Workshop, European Microwave Conference 2020,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342714v1</w:t>
+                <w:t xml:space="preserve">hal-03360625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Compact, Highly-Integrated, Eight-Filter Module Using Multilayered-PCB</w:t>
               </w:r>
@@ -12462,51 +12462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.192-194, </w:t>
@@ -12928,277 +12928,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku-Band Lightweight Aluminium Waveguides Fabricated by Direct Metal Laser Sintering Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+                <w:t xml:space="preserve">Tracking compounds concentration in liquids: novel solutions to enhance sensitivity and perspectives on selectivity of the sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette S. Bakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Advanced Electrical and Communication Technologies: ISAECT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Kenitra (on line), Morocco</w:t>
+              <w:t xml:space="preserve">Workshop, IEEE MTT-S International Microwave Biomedical Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153508v1</w:t>
+                <w:t xml:space="preserve">hal-03360629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking compounds concentration in liquids: novel solutions to enhance sensitivity and perspectives on selectivity of the sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odette S. Bakam</w:t>
+                <w:t xml:space="preserve">Ku-Band Lightweight Aluminium Waveguides Fabricated by Direct Metal Laser Sintering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allanic Rozenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, IEEE MTT-S International Microwave Biomedical Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Advanced Electrical and Communication Technologies: ISAECT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Kenitra (on line), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360629v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un matériau à inclusions d’air réalisé par technologie additive</w:t>
               </w:r>
@@ -13303,1127 +13303,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture hybride optique-hyper fréquence pour la réalisation d’un retard vrai accordable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
+                <w:t xml:space="preserve">Use of Multilayered-PCB for Q-band Substrate Integrated Waveguide Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Journée du Club Optique et Microondes, JCOM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469855v1</w:t>
+                <w:t xml:space="preserve">hal-02138386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Reconfigurable Interdigital Filter Using Semi-conductor Distributed Doped Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-wide Bandpass filter on new Multilayer PCB Technology using Solder-mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ESA-ESTEC MTT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, NOORDWIJK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480787v1</w:t>
+                <w:t xml:space="preserve">hal-02138214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
+                <w:t xml:space="preserve">Highly-Sensitive Glucose Concentration Sensor Exploiting Inter-resonators Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307094v2</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Heating Study on a First Order Filter with Discrete and Continuous Tuning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Architecture hybride optique-hyper fréquence pour la réalisation d’un retard vrai accordable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">"Journée du Club Optique et Microondes, JCOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137979v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multilayered-PCB for Q-band Substrate Integrated Waveguide Components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138386v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-wide Bandpass filter on new Multilayer PCB Technology using Solder-mask</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Heating Study on a First Order Filter with Discrete and Continuous Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-ESTEC MTT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, NOORDWIJK, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138214v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Sensitive Glucose Concentration Sensor Exploiting Inter-resonators Couplings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">Frequency Reconfigurable Interdigital Filter Using Semi-conductor Distributed Doped Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137431v1</w:t>
+                <w:t xml:space="preserve">hal-02480787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filtrage tout-optique d’une bande latérale avec un SOA-MZI pour l’amélioration d’un déphasage RF obtenu par CPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Chouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138026v1</w:t>
+                <w:t xml:space="preserve">hal-02469865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage tout-optique d’une bande latérale avec un SOA-MZI pour l’amélioration d’un déphasage RF obtenu par CPO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469865v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralight Wide-band Double Ridged Horn Antenna Using AdditiveTechnologies</w:t>
               </w:r>
@@ -14448,51 +14448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14573,51 +14573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14944,51 +14944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, France</w:t>
@@ -15043,51 +15043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15267,90 +15267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical functions for microwave signal processing using SOA and SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Hamdash</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15642,64 +15642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature Air-Filled SIR Coaxial Resonators filter made by 3D printing SLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15761,152 +15761,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition ultra-large bande d’une ligne coaxiale vers une ligne bifilaire réalisée en fabrication additive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Approach to Co-design Tunable Microwave Devices on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138160v1</w:t>
+                <w:t xml:space="preserve">hal-02138316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EM Analysis of a Propagation Channel in the Sub-THz Band for Many-Core Architectures</w:t>
               </w:r>
@@ -16007,243 +15977,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to Co-design Tunable Microwave Devices on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138316v1</w:t>
+                <w:t xml:space="preserve">hal-02138437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+                <w:t xml:space="preserve">Transition ultra-large bande d’une ligne coaxiale vers une ligne bifilaire réalisée en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138437v1</w:t>
+                <w:t xml:space="preserve">hal-02138160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances on Technological Aspects of Compact or Tunable SIW Filters</w:t>
               </w:r>
@@ -16268,51 +16268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16363,51 +16363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16475,51 +16475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres ultra-large-bandes à éléments semi-localisés réalisés à partir d’une technologie PCB multicouche à base de vernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16581,648 +16581,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-array Optimization for Compactness Improvement of a 3D Printed Adaptive Phased Array Antenna Operating in Ku-band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
+                <w:t xml:space="preserve">Ultra-Wideband Bandpass Filter Using Solder-Mask-Based Multilayer Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Haumant</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138103v1</w:t>
+                <w:t xml:space="preserve">hal-02138112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Bandpass Filter Using Solder-Mask-Based Multilayer Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Antenne à fentes à cavité en technologie additive pour des applications de réseaux d’antennes adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138112v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à fentes à cavité en technologie additive pour des applications de réseaux d’antennes adaptatifs</w:t>
+                <w:t xml:space="preserve">Sub-array Optimization for Compactness Improvement of a 3D Printed Adaptive Phased Array Antenna Operating in Ku-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138406v1</w:t>
+                <w:t xml:space="preserve">hal-02138103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres ultra large-bandes à éléments distribués réalisés à partir d’une technologie PCB multicouche à base de Vernis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Propagation Channel in Silicon in the sub-Thz band for MPSoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138224v1</w:t>
+                <w:t xml:space="preserve">hal-02137969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation Channel in Silicon in the sub-Thz band for MPSoCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+                <w:t xml:space="preserve">Filtres ultra large-bandes à éléments distribués réalisés à partir d’une technologie PCB multicouche à base de Vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chamberry, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137969v1</w:t>
+                <w:t xml:space="preserve">hal-02138224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRAGON: Adaptive RF Seekers based on 3D Conformal Antennas</w:t>
               </w:r>
@@ -17493,64 +17493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17592,77 +17592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Small-signal Analysis of Microwave Photonic Phase Shifter based on Slow and Fast Light using Linear and Nonlinear Semiconductor Optical Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17976,77 +17976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle optique du déphasage micro-onde généré par l’effet de la lumière lente et rapide dans un amplificateur optique à semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Hamdash</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18341,164 +18341,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres Passe-Bande Compacts à base de Résonateurs Multi-Sections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Thépaut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mahé</w:t>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697933v1</w:t>
+                <w:t xml:space="preserve">hal-01697944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approaches to design tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18530,197 +18530,197 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2017 IEEE 18th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Cocoa Beach, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WAMICON.2017.7930277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Srour</w:t>
+                <w:t xml:space="preserve">Filtres Passe-Bande Compacts à base de Résonateurs Multi-Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Françoise Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697944v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception de résonateurs hyperfréquences accordables à éléments d’accord intégrés dans un substrat silicium (résonateurs trois états à accord discret et résonateur continu)</w:t>
               </w:r>
@@ -19099,51 +19099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Calleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19220,51 +19220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE AFRICON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cape Town, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19298,64 +19298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression de l'effet de la dispersion chromatique sur un signal radiofréquence par la technique Hartley optique basée sur un SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19413,269 +19413,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to Co-Design Microwave Devices with Distributed Switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Étude de la tenue en puissance pour un filtre UHF à résonateur coaxial SIR à deux sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Paola Cortes Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Aouidad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (APMC), 2016 Asia-Pacific</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583691v1</w:t>
+                <w:t xml:space="preserve">hal-01697914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tenue en puissance pour un filtre UHF à résonateur coaxial SIR à deux sections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">July Paola Cortes Nino</w:t>
+                <w:t xml:space="preserve">A Novel Approach to Co-Design Microwave Devices with Distributed Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (APMC), 2016 Asia-Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, New Delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2016.7931369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697914v1</w:t>
+                <w:t xml:space="preserve">hal-01583691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tunable substrate integrated waveguide bandstop resonator</w:t>
               </w:r>
@@ -19713,51 +19713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE MTT-S Latin America Microwave Conference (LAMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Puerto Vallarta, France. </w:t>
@@ -19834,64 +19834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19977,51 +19977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -20050,77 +20050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-physique pour la tenue en puissance des dispositifs passifs hyperfréquences : prise en compte des boîtiers métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20158,77 +20158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution de récupération d'énergie pour les dispositifs hyperfréquences en technologie micro-ruban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20413,51 +20413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20689,51 +20689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -20881,579 +20881,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on energy recovery from substrate integrated waveguide circuits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge D. Martinez</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697995v1</w:t>
+                <w:t xml:space="preserve">hal-01167295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">Study on energy recovery from substrate integrated waveguide circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge D. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167295v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Electro-thermal analysis of RF/Microwave planar devoces with ansys multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sanchez Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
+              <w:t xml:space="preserve">EDI CON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122646v1</w:t>
+                <w:t xml:space="preserve">hal-00991495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal analysis of RF/Microwave planar devoces with ansys multiphysics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDI CON 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991495v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High K ceramic for the size reduction of RF filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21646,51 +21646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics study of RF/Microwave planar devices:Effet of the input signal power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sanchez Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21905,51 +21905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22272,51 +22272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22371,51 +22371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High K ceramic for the miniaturization of planar and SIW filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22496,51 +22496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Two C-band SIW Filter Topologies for a Space Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22548,51 +22548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.EuMC19 - Page 364 - 367</w:t>
@@ -22785,51 +22785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22897,51 +22897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23035,51 +23035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23121,51 +23121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Mixed planar/SIW Filter for a Space Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23173,51 +23173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 21-24</w:t>
@@ -23240,635 +23240,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Synthesis tool and procedure for Filter-Antenna Co-Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Hybrid Simulation Technique for Planar Filters Electromagnetic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM Symposium: 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France. pp 155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724984v1</w:t>
+                <w:t xml:space="preserve">hal-00855105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Simulation Technique for Planar Filters Electromagnetic Optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">A Global Synthesis tool and procedure for Filter-Antenna Co-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France. pp 155-158</w:t>
+              <w:t xml:space="preserve">ANTEM Symposium: 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855105v1</w:t>
+                <w:t xml:space="preserve">hal-00724984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669577v1</w:t>
+                <w:t xml:space="preserve">hal-00670790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670790v1</w:t>
+                <w:t xml:space="preserve">hal-00671176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Laporte</w:t>
+                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671176v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature microstrip filter using high-permittivity ceramic substrates (er = 90)</w:t>
               </w:r>
@@ -23906,51 +23906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.TH2A-1</w:t>
@@ -24031,51 +24031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-12</w:t>
@@ -24098,269 +24098,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carles Musoll</w:t>
+                <w:t xml:space="preserve">Evaluation des performances large bande d'un substrat à forte permittivité à partir d'un filtre à stubs en court-circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669485v1</w:t>
+                <w:t xml:space="preserve">hal-00669584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances large bande d'un substrat à forte permittivité à partir d'un filtre à stubs en court-circuit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Musoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-18</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669584v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de filtres millimétriques accordables en technologie microfluidique</w:t>
               </w:r>
@@ -24398,51 +24398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-1</w:t>
@@ -24497,51 +24497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24717,90 +24717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre SIW reconfigurable en bande Ku avec des diodes PIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24868,51 +24868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24989,51 +24989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25075,90 +25075,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre SIW d'ordre 6 en bande C avec un couplage croisé. Analyse expérimentale du comportement thermique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25325,90 +25325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre passe-bande basé sur une topologie hybride localisée/distribuée en technologie IPD pour une application ultra large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25502,51 +25502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC46-3</w:t>
@@ -25569,502 +25569,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">N Band Planar Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Progress in Filters and Couplers, Asia-Pacific Microwave Conférence 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WS2B-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574973v1</w:t>
+                <w:t xml:space="preserve">hal-00579766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Band Planar Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Progress in Filters and Couplers, Asia-Pacific Microwave Conférence 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WS2B-3</w:t>
+              <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579766v1</w:t>
+                <w:t xml:space="preserve">hal-00574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
+              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579517v1</w:t>
+                <w:t xml:space="preserve">hal-00575006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575006v1</w:t>
+                <w:t xml:space="preserve">hal-00579517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Gain Conical Horn Antenna Integrated With a Planar Substrate for 60 GHz WPAN Applications</w:t>
               </w:r>
@@ -26089,51 +26089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26294,1101 +26294,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Antenne cornet avec un réseau d'alimentation sur un substrat planaire pour des applications WPAN à 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
+              <w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491943v1</w:t>
+                <w:t xml:space="preserve">hal-00472897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Ku-Band Hybrid Stripline Hairpin-Dual Behavior Resonator Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1377-1380</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436662v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+                <w:t xml:space="preserve">Solution de Filtrage Triplaque en Bande Ku, sur la Base d'une Topologie hybride, Hairpin-DBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00491998v1</w:t>
+                <w:t xml:space="preserve">hal-00491904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
+                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492028v1</w:t>
+                <w:t xml:space="preserve">hal-00491943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature UHF-Band microstrip filter based on a high-permittivity ceramic material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Ku-Band Hybrid Stripline Hairpin-Dual Behavior Resonator Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1377-1380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492006v1</w:t>
+                <w:t xml:space="preserve">hal-00436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution de Filtrage Triplaque en Bande Ku, sur la Base d'une Topologie hybride, Hairpin-DBR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, MA, United States. pp.1001 - 1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491904v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne cornet avec un réseau d'alimentation sur un substrat planaire pour des applications WPAN à 60GHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472897v1</w:t>
+                <w:t xml:space="preserve">hal-00492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Miniature UHF-Band microstrip filter based on a high-permittivity ceramic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.563 - 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491917v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of high-permittivity ceramic UHF microstrip filter for a space application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27465,64 +27465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres miniatures microrubans en bande UHF sur matériaux céramiques à très forte permittivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27616,51 +27616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27741,51 +27741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27866,51 +27866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27952,51 +27952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Ku-band hybrid stripline hairpin-dual behavior resonator filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28004,51 +28004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1377 - 1380, </w:t>
@@ -28099,51 +28099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Substrate Integrated Waveguide (SIW) Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28322,411 +28322,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492003v1</w:t>
+                <w:t xml:space="preserve">hal-00491880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
+                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-21</w:t>
+              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491880v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+                <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679 - 682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459792v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de micro-fissures à la surface des métaux par des résonateurs micro-ondes en champ</w:t>
               </w:r>
@@ -28846,51 +28846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Design and Implementation Techniques for Multiband Filters IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29049,90 +29049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-Band alumina microstrip dual behavior resonator filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands</w:t>
@@ -29200,51 +29200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IMS '08 : International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29509,661 +29509,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492130v1</w:t>
+                <w:t xml:space="preserve">hal-00457111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.3</w:t>
+              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525731v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de filtre dual behavior resonator (DBR) multicouche multi-niveau à couplages croisés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1066 - 1069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481989v1</w:t>
+                <w:t xml:space="preserve">hal-00492130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457111v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Etude de filtre dual behavior resonator (DBR) multicouche multi-niveau à couplages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483207v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des cristaux liquides pour la réalisation de fonctions agiles en fréquence. Application aux filtres DBR.</w:t>
               </w:r>
@@ -30274,90 +30274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30395,51 +30395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30447,51 +30447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.882 - 885, </w:t>
@@ -30529,51 +30529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30788,51 +30788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre Dual-Behavior Resonator (DBR) d'ordre 4 à couplages croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30840,51 +30840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.2</w:t>
@@ -30926,64 +30926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des couplages de proximité dans une topologie de filtres à stubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31051,77 +31051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de filtre Dual Behavior Resonator (DBR multicouche multiniveau à couplages croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31202,51 +31202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31282,685 +31282,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492375v1</w:t>
+                <w:t xml:space="preserve">hal-00492414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Coupled Microstrip Dual Behavior Resonator (DBR) Filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2006. 36th</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492258v1</w:t>
+                <w:t xml:space="preserve">hal-00437418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492414v1</w:t>
+                <w:t xml:space="preserve">hal-00492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Cross-Coupled Microstrip Dual Behavior Resonator (DBR) Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2006. 36th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.556 - 559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437418v1</w:t>
+                <w:t xml:space="preserve">hal-00492258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yokohama, Japan. pp.1803 - 1806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493310v1</w:t>
+                <w:t xml:space="preserve">hal-00492133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
+                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
@@ -31995,203 +32000,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488795v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492133v1</w:t>
+                <w:t xml:space="preserve">hal-00488795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Tunable filter using liquid crystal</w:t>
               </w:r>
@@ -32453,51 +32453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32587,51 +32587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32738,51 +32738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
@@ -32850,51 +32850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32939,355 +32939,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Fourn</w:t>
+                <w:t xml:space="preserve">C-Band Miniaturized Multilayer Bandpass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711132v1</w:t>
+                <w:t xml:space="preserve">hal-00492426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Miniaturized Multilayer Bandpass Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">36th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492426v1</w:t>
+                <w:t xml:space="preserve">hal-00711132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplexeur planaire en bande Ku à base de résonateurs surdimensionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nantes, France. pp.7A190</w:t>
@@ -33355,51 +33355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33441,51 +33441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33614,51 +33614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nantes, France. pp.4D1025</w:t>
@@ -33821,51 +33821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jarthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33959,51 +33959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
@@ -34438,51 +34438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
@@ -34505,145 +34505,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres planaires à bande étroite en technologie Si-BCB en bande W</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Prigent</w:t>
+                <w:t xml:space="preserve">Simulation d'une chaîne de transmission numérique sous la plateforme ADS-AGILENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Six</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Rius</w:t>
+                <w:t xml:space="preserve">P. Berardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Happy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">L. Crets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.6B-4</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CETSIS-EEA 2003 / 4ème colloque sur l'enseignement des technologies et des sciences de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146000v1</w:t>
+                <w:t xml:space="preserve">hal-02173595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une chaîne de transmission numérique sous la plate forme ADS-Agilent</w:t>
               </w:r>
@@ -34668,64 +34675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS-EEA 2003 : 4ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
@@ -34740,160 +34747,153 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'une chaîne de transmission numérique sous la plateforme ADS-AGILENT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de filtres planaires à bande étroite en technologie Si-BCB en bande W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.6B-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berardi</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02173595v1</w:t>
+                <w:t xml:space="preserve">hal-00146000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel design method for improvement of narrow bandpass planar filter response</w:t>
               </w:r>
@@ -36261,51 +36261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000 IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36352,51 +36352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band-pass filters with self-filtering resonators: a solution to control spurious resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36557,51 +36557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lannion, France</w:t>
@@ -36643,64 +36643,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Wideband Bandpass Low-Cost Multilayer Technologies Filter Using Varnish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36988,51 +36988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37386,51 +37386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazzaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Traon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3557708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72061-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa-Penalva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viudes-P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bronchalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3516323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Juan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Treguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3289003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chairi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11132079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05043248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vinoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3169274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmine Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrie Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3208351" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3055544" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2021.3090209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reglero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2919509" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan El Masri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2930347" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sabater-Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173779" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2918074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Avila-Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2866743" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2632114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2639294" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358417v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000192" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2016.2554" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714001378" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2345100" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerouedan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Blasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895.697" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maguer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.808729" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.971624" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Denis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ammar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Teisserenc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999535" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Juan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588496v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubasque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquillas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Autret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bohelay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993995" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588469v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515462v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ball" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Shien Ng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352802" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352662" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449592v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.09.052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352778" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290370" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Tr&#233;guer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986677v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ph Coupez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282646v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chairi Youssef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud Anne-Charlotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedrrabba Sarra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523695" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360625v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Sabater-Navarro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bohorquez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642297" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596051v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704629" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Thepaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mahe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Segalen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642312" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153508v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132247v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469855v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137979v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138214v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137431v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chouya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138141v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobert Dubroca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Itcia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138129v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138157v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fray" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kastritsis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137424v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dubroca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138160v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138316v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138231v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138103v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138683v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Ahiska" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhubrata Chatterjee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Balleri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922765v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697933v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;paut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi S&#233;galen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583561v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2017.7930277" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698011v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583699v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560583v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583691v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2016.7931369" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697914v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Aouidad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2016.7851244" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824380" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710479v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236372v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710476v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160966v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Gouguec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mahdi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710477v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160971v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schlaffer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697995v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D. Martinez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345722" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00991495v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez Soriano" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendahmane" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pessl" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00991498v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikhail" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845278v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724984v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669584v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301761v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Brun" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134204v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Diedhiou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00436662v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492006v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296311" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491904v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2009.5385510" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491862v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492007v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296242" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492355v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492036v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492366v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488868v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492377v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481989v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481988v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483043v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482963v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482985v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482960v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482644v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarthon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482596v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482684v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchriha" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1338852" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482600v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482654v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482690v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146000v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173820v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berardi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crets" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173595v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174677v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482418v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482367v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482548v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482539v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250174v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482535v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482358v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301437v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399436v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.861131" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359067v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Nadan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.860998" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359008v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.779587" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914705v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617636v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53861-2_9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342933v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazzaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Traon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3557708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72061-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa-Penalva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viudes-P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bronchalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3516323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Juan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Treguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3289003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chairi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11132079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05043248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vinoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3169274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmine Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrie Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3208351" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3055544" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2021.3090209" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reglero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2919509" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan El Masri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2930347" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sabater-Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173779" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2918074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Avila-Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2866743" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2632114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000192" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2639294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2016.2554" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714001378" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2345100" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00492274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerouedan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Blasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895.697" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maguer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.808729" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.971624" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Denis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ammar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Teisserenc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999535" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Juan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubasque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquillas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Autret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bohelay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993995" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588469v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515462v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ball" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Shien Ng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352802" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352662" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449592v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.09.052" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385171v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352778" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290370" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986677v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Tr&#233;guer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ph Coupez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282646v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chairi Youssef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud Anne-Charlotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedrrabba Sarra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523695" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342714v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Sabater-Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bohorquez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642297" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596051v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704629" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Thepaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mahe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Segalen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642312" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153508v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132247v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138386v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137431v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469855v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137979v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469865v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chouya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138026v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138141v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobert Dubroca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Itcia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138129v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138157v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fray" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kastritsis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137424v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dubroca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138316v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138160v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138231v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138406v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137969v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138224v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138683v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Ahiska" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhubrata Chatterjee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Balleri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922765v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583561v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2017.7930277" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697933v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;paut" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi S&#233;galen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698011v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583699v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560583v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697914v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Aouidad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583691v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2016.7931369" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2016.7851244" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824380" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710479v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236372v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710476v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160966v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Gouguec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mahdi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710477v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160971v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schlaffer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697995v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D. Martinez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345722" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00991495v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez Soriano" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendahmane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pessl" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00991498v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikhail" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845278v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724984v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301761v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Brun" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134204v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Diedhiou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472897v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491904v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00436662v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492006v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296311" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2009.5385510" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491862v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492007v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296242" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492355v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492036v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492366v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488868v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492377v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481989v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481988v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483043v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482963v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482985v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482960v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482644v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarthon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482596v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482684v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchriha" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1338852" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482600v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482654v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482690v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173595v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berardi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crets" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173820v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146000v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174677v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482418v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482367v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482548v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482539v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250174v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482535v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482358v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301437v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399436v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.861131" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359067v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Nadan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.860998" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359008v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.779587" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914705v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617636v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53861-2_9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342933v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>