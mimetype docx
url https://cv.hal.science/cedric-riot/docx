--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Riot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7565-9844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087621231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199966635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-7607-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en droit privé et en sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Diplôme Universitaire en Droit des Animaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert du Programme de l'Organisation des Nations Unies </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony with Nature</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de l'Assemblée de la Terre - France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur des auditions de l'Assemblée de la Terre - France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur scientifique du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">corpus iuris vitalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (corps du droit du vivant)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AXES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DROIT DU TRAVAIL, DROIT DE LA PROTECTION SOCIALE, DROIT DE LA SANTE, DROIT DE L'ENTREPRISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DROIT DES ANIMAUX, DROIT DE LA NATURE, DROIT DU VIVANT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-PRESENTATION</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en Droit privé et en sciences criminelles à l'Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur et directeur du Diplôme Universitaire en Droit des Animaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable associé de la rubrique &amp;quot;Droit social&amp;quot; au sein de la Revue Droit et Santé.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2-Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Doctorat en Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Risque Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- D.E.A. Droit des contrats d’affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- D.E.S.S. Droit et Pratique des Relations de Travail (D.P.R.T.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.U. de troisième cycle, Droit de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Droit &amp;quot;privé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certificat de Droit &amp;quot;social&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Faculté de droit de Strasbourg, pour l'année </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> prix Dalloz, &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des obligations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">II-ACTIVITES D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-Enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dans les matières de droit social, de droit de la santé, de droit des affaires de la Licence 3 au Master 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements en droit des animaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations extérieures à l’Université : Ecole d’ingénieurs, Entreprises.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-Autres activités liées à l'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrant de thèses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de commissions pédagogiques de sélection en Licences professionnelles et Master 2 ; Commissions de sélection des chargés de travaux dirigés en droit privé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant référent - étudiants en stage ; Jury de soutenances de rapports de stages et de mémoires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">III-ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité de manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Direction scientifique internationale du corpus iuris vitalis (corps du droit du vivant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Coordinateur et responsable scientifique de l'Assemblée de la Terre - France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation et pilotage de l'Assemblée de la Terre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination du Conseil scientifique pluridisciplinaire de l'Assemblée de la Terre-France et réalisation des comptes rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audition des personnes intéressées et rédaction des comptes rendus en qualité de rapporteur de l'Assemblée de la Terre-France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination des groupes de sapiteurs (Sapiteurs de la santé humaine, Sapiteurs de la Santé animale, Sapiteurs de l'Océan, Sapiteurs de l'Eau, Sapiteurs Ecologues...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation des séances solennelles-Lancement de l'Assemblée de la Terre - France, le 2 juillet 2025-Première restitution des travaux de l'Assemblée de la Terre-France, le 2 juillet 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Pilotage des Assemblées de la Terre - Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Création et rédaction des modèles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Coordinateur et responsable scientifique des Assises du droit de la Nature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evénément scientifique et institutionnel unique qui comprend deux pilliers complémentaires :-les 1 et 2 juillet 2026 : les 3e Rencontres de l’Association internationale des procureurs et poursuivants francophones (AIPPF), présidée par Gilles Charbonnier, Avocat Général à la Cour de Cassation : les hauts magistrats de l’espace international francophone échangeront avec les universitaires sur le  thème du droit de la nature.-le 3 juillet 2026 : la restitution de la première année des travaux de l’Assemblée de la Terre -France portant sur les objectifs de développement durable en lien avec la nature définis par l’Organisation des Nations Unies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Coordinateur et responsable scientifique des  Rencontres Francophones de l'Association Internationale des Procureurs et Poursuivants de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(voir ci-dessus).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">►</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal (III) – Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque organisé avec Caroline REGAD, le samedi 7 novembre 2020 à l’Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">►</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal (II) – Les animaux liés à un fonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque organisé avec Caroline REGAD, le jeudi 28 mars et le vendredi 29 mars 2019 à l’Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proclamation de la Déclaration de Toulon sur la personnalité juridique de l'animal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">►</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal (I) – L’animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque organisé avec Caroline REGAD et Sylvie SCHMITT , le 29 mars 2018 à l’Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence d’une doctrine sur la personne non-humaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proposition de loi remise à Madame La Députée Valérie GOMEZ-BASSAC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d’organisation de manifestation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10h Annual Science & Policy Workshop, International Institue for Environmental Studies (Toulon, France, 14-17 juin 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Graduate Student Forum, International Institue for Environmental Studies (Ile de Porquerolle, 18-20 juin 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les 70 ans de la Sécurité Sociale, Manifestation organisée à la Faculté de droit de l'Université de Toulon le 2 décembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-Travaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus iuris vitalis (le corps du droit du vivant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116528v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corpus iuris vitalis (the body of law of the living)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El corpus iuris vitalis (el cuerpo de derecho de lo viviente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181356v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheme 3.0 : The Law of the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma 1.0 : Genèse de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the concept of the legal personality – Proposal emerged from the trilogy on the legal personality of the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrama 1.0 : Génesis de la doctrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrama 3.0 : Alcance de la doctrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheme 2.0 : Branching of the doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El arbusto de la vida en el origen del derecho de lo viviente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la notion de personnalité juridique - Proposition issue de la trilogie sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le buisson de la vie à l'origine du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrama 2.0 : Ramification de la doctrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El cambio legal en vista de lo viviente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418459v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma 3.0 : Le droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución del concepto de personalidad jurídica – Propuesta resultante de la trilogía sobre la personalidad del animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de regard juridique sur le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The change in the legal view of the living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376579v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du vivant (schéma de transition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-human person in French law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01817091v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bush of Life at the origin of the Law of the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheme 1.0 : Genesis of the doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma 2.0 : Ramification de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Assises du droit de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanha tudo vai ser melhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">illustrations M. CORNEC, traduction L. BASTOS, B. GONCALVES, publié en partenariat avec le programme Harmony with Nature de l’Organisation des Nations Unies, As Notícias, Independently Published, ISBN 9798308848875. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, tout ira mieux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustrations M. Cornec; Publié en partenariat avec le programme Harmony with Nature de l’Organisation des Nations Unies, Les Novelles, Independently Published,. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOPOLIS, Umani, Animali, Natura: Appello per una Nuova Alleanza del popolo della Terra, (saggio-fiction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan Italia, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomorrow, everything will be better !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustrations M. Cornec, Traduction N. Galimberti; Publié en partenariat avec le programme Harmony with Nature de l’Organisation des Nations Unies, The Novelles, Independently Published,. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mañana, todo será mejor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustrations M. CORNEC, Traduction L. BILICIC; publié en partenariat avec le programme Harmony with Nature de l’Organisation des Nations Unies, Las Novelas, Independently Published. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOPOLIS - Humains, Animaux, Nature : plaidoyer pour une Nouvelle Alliance du peuple de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Impliqués, L' Harmattan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du droit du vivant (corpus iuris vitalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (les animaux de rente, de divertissement, d'expérimentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Risque Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Thèse, 1, 2005, 2-7518-0024-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit(s) et liberté(s) des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle justice pour les animaux ? - Agir face à la vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture et le fond scientifique de l’Assemblée de la Terre - France, un référentiel à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement de l'Assemblée de la Terre - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux sauvages en droit interne : un défi du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.111-147, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le droit du vivant défini dans le cadre de la trilogie sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.13-27, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université autonome de Guerrero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho de lo Viviente - Armonía entre el ser humano, los animales y la naturaleza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté de droit, Université autonome de Guerrero, Tirant lo Blanch, Mexique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-20, 2024, 9788411696470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus iuris vitalis (corps du droit du vivant) : fondements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho do lo Viviente - Armonía entre el ser humano, los animales y la naturaleza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté de droit, Université autonome de Guerrero, Tirant lo Blanch, Mexique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-119, 2024, 9788411696470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des Animaux - Approche historique et anthropologique Intégrant les développements sur le droit du vivant et la jurisprudence de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In support of and in partnership with the United Nations Harmony with Nature Programme, Animal Law &amp; Earth Jurisprudence, Independently Published, pp.9-14, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des animaux et le droit du vivant dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produit de connaissance ouvert pour la Conférence mondiale de l’UNESCO sur l’enseignement supérieur 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection de ressources de l'UNESCO, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de Toulon sur la personnalité juridique de l'animal du 29 mars 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Balmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (de rente, de divertissement, d'expérimentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.121-132, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de la personnalité juridique de l'animal, personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous et les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Petits matins, pp.59-65, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux liés à un fonds : lever les a priori d’aujourd’hui pour construire un droit cohérent demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (de rente, de divertissement, d'expérimentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.87-108, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance solennelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.139, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) : L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-6, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal de compagnie : carences d’aujourd’hui, force de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-103, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence des Nouvelles Technologies dans les relations de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Faculté de Droit de Montpellier / Herausgegeben von der Juristischen Fakultät der Universität Heidelberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXVIEME Séminaire commun des Facultés de Droit de Montpellier et de Heidelberg, juin-juillet 2004 pp.16-24, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolis – Humains, Animaux, Nature – Plaidoyer pour une Nouvelle Alliance du peuple de la Terre Ou comment préserver le lien originel du vivant sur la planète bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolution du droit du vivant par la soft law – Droit du vivant, droit des animaux, droit de la Nature : la Déclaration de Toulon et la Charte du droit du vivant au soutien des réformes et/ou avancées non-anthropocentrées à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Law in France: Positive law, prospective law and learning the law of the living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal Law, Ethics and One Health (LEOH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des animaux en France : Droit positif, droit prospectif et appréhension du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal Law, Ethics and One Health (LEOH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra, Cécilia et maintenant Coco, des affaires judiciaires qui révèlent les avancées de la personnalité juridique de l’animal en Argentine - Note sur la décision du 22 décembre 2021 du Tribunal de première instance en matière d’infractions pénales de la Cité de Buenos Aires (n° IPP 246466/2021-0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEERS Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Droit &amp; Animal, Notes de jurisprudence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de financement de la Sécurité sociale pour 2022 et les risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements sémantiques induits par la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalité juridique de l'animal intégrée dans le droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution défavorable du statut de l'animal est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier - La personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.18-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie : Genèse de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LFSS pour 2021 : au-delà du budget exceptionnel, l'anticipation des prochaines crises sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.472-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi parler de &amp;quot;personne non-humaine&amp;quot; et non de &amp;quot;personne animale&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages : Etendue de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la représentation des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier La personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (les animaux de rente, de divertissement, d'expérimentation) : Ramification de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des animaux&amp;quot;, &amp;quot;droit animal&amp;quot;, &amp;quot;droit animalier&amp;quot;, &amp;quot;droit de l'animal&amp;quot;... comment s'y retrouver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation de la Charte du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages spéciales sur la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme universitaire en Droit des Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Desafíos de la Declaración de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chilean Animal Law Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Université du Chili, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Caroline Regad et Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comissão de Defesa e Direito dos Animais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de financement de la sécurité sociale pour 2020 - Réflexions sur l'autonomie des finances sociales et des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.267-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El remedio : La personalidad jurídica propuesta por la Declaración de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chilean Animal Law Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Université du Chili, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En période de contrainte, une législation sociale libérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.739-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la Déclaration des universitaires juristes sur la personnalité juridique de l’animal, dite « Déclaration de Toulon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista com Caroline Regad e Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comissão de Defesa e Direito dos Animais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la faculté de droit et de science politique de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.201-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal, personne non humaine : aspects théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la faculté de droit et de science politique de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personalidad jurídica de los animales (I) - Animales de compañía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I): L'animal de compagnie - Synthèse d'une doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/da.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Personhood of Animals (I): The case for the legal personhood of companion animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généralisation du tiers payant : une ambition discutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de modernisation de notre système de santé (Loi n° 2016-41 du 26 janvier 2016) – « Généralisation du tiers-payant : une ambition discutée » - Bruno SIAU et Cédric RIOT - Revue Droit et Santé Hors-série 2016 - septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2016-41 du 26 janvier 2016 de modernisation de notre système de santé / Revue Droit et Santé / numero spécial (éditions LEH), Fasc. ‘’ La généralisation du tiers payant : une ambition discutée’’ [co-auteur : Cédric RIOT / Université de Toulon] – mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des structures et des soins à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.52-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit de la réforme HARTZ confronté au droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de loi de financement de la Sécurité sociale pour 2014 : l’austérité comme conséquence des réformes passées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.963-965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relance du pouvoir d’achat : la réduction dégressive des cotisations salariales censurée par le Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.1726-1728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques au XXIème siècle : Assurance vs Sécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série, pp.330-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiguïté des rapports d’expertises : analyses et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.638-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputabilité au service et secteur d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de handicap au regard du droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.521-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art et la manière de remplir un questionnaire d’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.534-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité de traitement entre médecins spécialistes et généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté a-t-elle une valeur absolue ? L’exemple du consentement à l’acte médical lato sensu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de non concurrence à l’épreuve du marché des implants dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.536-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des décharges de responsabilité médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.197-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité et dépendance : quel avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement moral, praticiens médicaux et protection fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMF, praticiens médicaux et redressement judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.540-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d’organismes de santé et unification des règles sociales applicables aux médecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de continuer à porter le nom de l’époux pour les professionnelles de santé libérales : l’incidence du chiffre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.344-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du Portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2672), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets professionnels : éléments devant figurer à l’actif d’une communauté conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.345-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté de déplacement, mobilité interne, et soins transfrontaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.127-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice professionnel : assujettissement des médecins au régime général de sécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.648-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social des praticiens travaillant dans les établissements de santé privés à but non lucratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.639-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du refus d’autopsie au regard de la preuve de l’accident de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier, supplément (2617), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet d’humeur : L’égal accès aux soins : une réalité passée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.424-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication / Autosurveillance / Autorelaxation … Tour d’horizon et perspectives d’un projet politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.689-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désengagement de la Sécurité sociale et assurabilité des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée de l’obligation de sécurité pesant sur l’employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2617), pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection sociale complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnelles de santé libérales et Congé de maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.479-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques professionnels et responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.311-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obligations de la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXI-112, pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice « subordonné » de l'art médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 02, pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02209036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute inexcusable : employeur / salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2559), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute inexcusable et pertinence des actions de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, numéro spécial Droit de la Protection Sociale pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-traitance et législation sur le risque professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.236-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.459-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité disciplinaire des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition juridique du médecin salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque social face aux lois du Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation / aptitude / rechute : une confusion préjudiciable des notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2468), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension nouvelle de la faute inexcusable au lendemain des arrêts “ amiante ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2418), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les discriminations : enjeux et perspectives (après la loi n° 2001-1066 du 16 nov. 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contentieux URSSAF et allègement de cotisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2372), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de notre planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remontées des écoles dans le cadre de l’Assemblée de la Terre-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des chefs d’établissement de la Compagnie Marie Notre Dame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal, autre que l’humain, est-il une personne juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal est-il une personne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Jean Moulins, Mar 2026, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions / réponses et Temps d'échange sur « L’animal est-il une personne ? – Sur la piste de la personnalité juridique de l’animal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Pet Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal University, Paris Nanterre, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sembrar el futuro: La Asamblea de la Tierra - Francia, un modelo a compartir para un futuro en armonía con la Naturaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’Harmonie avec la Nature de l’Organisation des Nations-Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONU, Apr 2025, New-York, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowing the seeds of the future: The Earth Assembly - France, a model to share for a future in harmony with Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’Harmonie avec la Nature de l’Organisation des Nations-Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONU, Apr 2025, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia una arquitectura uniforme de las Asambleas de la Tierra: reflexiones a partir del modelo francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop entourant la célébration de la Journée du 22 avril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une architecture homogène des Assemblées de la Terre : réflexions à partir du modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop entourant la célébration de la Journée du 22 avril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture et le fond scientifique de l’Assemblée de la Terre - France, un référentiel à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement de l'Assemblée de la Terre - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dans le prolongement des résolutions et rapports de l'ONU sur l'Harmonie avec la Nature, Université de Toulon, Jul 2025, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniting and federating about the corpus iuris vitalis (the body of law of the living)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence du cours de V. TAFUR, Director, UN Environmental Diplomacy Practicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unir et fédérer autour du corpus iuris vitalis (le corps du droit du vivant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence du cours de V. TAFUR, Director, UN Environmental Diplomacy Practicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unirse y federarse en torno al corpus iuris vitalis (el cuerpo de derecho de lo viviente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence du cours de V. TAFUR, (Director, UN Environmental Diplomacy Practicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semer les graines du futur : L’Assemblée de la Terre – France, un modèle pour un avenir en harmonie avec la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’Harmonie avec la Nature de l’Organisation des Nations-Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONU, Apr 2025, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours d'inauguration par ses membres fondateurs de l'Académie du Droit du Vivant et de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guignebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement de l'Assemblée de la Terre - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dans le prolongement des résolutions et rapports de l'ONU sur l'Harmonie avec la Nature, Université de Toulon, Jul 2025, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a homogeneous architecture for the Earth Assemblies: reflections based on the French model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop entourant la célébration de la Journée du 22 avril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des animaux en France : Droit positif, droit prospectif Et apprehension du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Monnet course on animal rights, from a comparative and global perspective, Milan’s Bicocca University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal law in France : Positive law, prospective law And learning the law of the living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Monnet course on animal rights, from a comparative and global perspective, Milan’s Bicocca University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 ans après : La Déclaration de Toulon et les avancées de la personnalité juridique - Aspect national et international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point culture L214</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El derecho de los animales en Francia : Las insuficiencias del derecho estricto frente a los avances del derecho indicativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I cumbre internacional de derecho ambiental, animal y minero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body of the law of the living (corpus iuris vitalis) in support of the Earth Jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitioning to an Ecological Civilization through the Rights of Nature and Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des animaux en France : les insuffisances de la hard law versus les avancées de la soft law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I cumbre internacional de derecho ambiental, animal y minero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Juan, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie avec la Nature : le rôle du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony with Nature and Biodiversity : Contributions of Ecological Economics and Earth-centered law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Assembly Interactive Dialogue on Harmony with Nature to Commemorate International Mother Earth, Apr 2022, New York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony with Nature : the role of the Law of the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony with Nature and Biodiversity : Contributions of Ecological Economics and Earth-centered law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Assembly Interactive Dialogue on Harmony with Nature to Commemorate International Mother Earth, Apr 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Déclaration de Toulon et la Charte du Droit du Vivant : Fondements juridiques des changements de paradigme non-anthropocentrés et soutiens de la jurisprudence de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing a new paradigm in the post-covid 19 world : Earth jurisprudence and Latin America’s rights of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Séoul, Corée du Sud. pp.813-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toulon Declaration and the Charter on the Law of the Living : Legal foundations for non-anthropocentric paradigm shifts and support for Earth jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing a new paradigm in the post-covid 19 world : Earth jurisprudence and Latin America’s rights of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte du Droit du Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charte de Droit du Vivant / Charter on the Law of the Living / Carta de Derecho de lo Viviente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Carta de Derecho de lo Viviente : Génesis de un futuro derecho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès international virtuel en droit des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum pour la reconnaissance des droits des autres animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat de la République du Mexique, Feb 2021, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte du Droit du Vivant : Genèse d'un droit d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congreso virtual internacional de derecho animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Buenos AIres, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting humans rights and the rights of Nature and animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’avenir de l’Europe impulsée par la Commission Européenne, le Parlement Européen et le Conseil de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on Animal Legal Personhood – The French and international perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roundtable on Animal Legal Personhood - Perspectives from continental law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personalidad jurídica de los animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foro por el reconocimiento de los derechos de los demás animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senado de la República, Feb 2021, Ciutad de México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les droits des humains et les droits de la Nature et des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’avenir de l’Europe impulsée par la Commission Européenne, le Parlement Européen et le Conseil de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal – Les perspectives française et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roundtable on Animal Legal Personhood - Perspectives from continental law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs de la trilogie scientifique sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvgages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du vivant défini dans le cadre de la trilogie sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, animaux et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur, de la Recherche et de l'innovation, Oct 2020, La Garde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de remise solennelle des diplômes universitaires en droit des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie solennelle de remise des diplômes en droit des animaux, promotion Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, une &amp;quot;personne&amp;quot; juridique - D'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sensibilisation aux animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal et la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Institut de droit des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence en traduction simultanée organisée par l'Association ibéro-américaine de droit, de culture et d’environnement, Institut de droit des Animaux, Argentine, Mexique, Panama, Dec 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux non-humains (ANH) : statut juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur, de la Recherche et de l'innovation, Oct 2020, La Garde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declaración de Toulon (en español)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e congresso virtual internacional de derecho animal 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charte du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personalidad jurídica de los animales en la Declaración de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Institut de droit des animaux, Conférence en traduction simultanée organisée par l'Association ibéro-américaine de droit, de culture et d’environnement,, Institut de droit des Animaux, Argentine, Mexique, Panama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexto y contenido de la Declaración de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personalidad jurídica de los animales en la Declaración de Toulon. Cycle de conférences de l'Institut de droit des animaux, Conférence en traduction simultanée organisée par l'Association ibéro-américaine de droit, de culture et d’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux sauvages en droit interne : un défi du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Toulon-Deklaration (in Deutsch)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e congresso virtual internacional de derecho animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la personnalité juridique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sensibilisation aux animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des Animaux : une rétrospective pleine de perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie solennelle de remise des diplômes en droit des animaux, promotion Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toulon Declaration (in English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e congresso virtual internacional de derecho animal 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit de la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e congresso virtual internacional de derecho animal 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l'animal, perspectives d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sensibilisation aux animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et contenu de la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal et la Déclaration de Toulon, Cycle de conférences de l'Institut de droit des animaux, Conférence en traduction simultanée organisée par l'Association ibéro-américaine de droit, de culture et d’environnement, Institut de droit des Animaux, Argentine, Mexique, Panama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Balmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à fonds (les animaux de rente, d'expérimentation, de divertissement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En exclusivité : l'esprit et les clés d'interprétation de la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux liés à un fonds : lever les a priori d'aujourd’hui pour construire un droit cohérent demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (les animaux de rente, de divertissement, d'expérimentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Déclaration de Toulon ou l'intérêt d'attribuer une personnalité juridique à l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux et communs naturels : un statut juridique pour les protéger ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Cambridge à Toulon : lever les a priori pour faire évoluer le droit des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Justice- Table ronde "Représenter et protéger les droits fondamentaux des minorités vivantes non humaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trilogie de personnification juridique de l'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Déclaration de Toulon sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l'animal 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Déclaration de Toulon : un texte universel pour une personnalité juridique de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux et communs naturels : un statut juridique pour les protéger ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit de la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l'animal 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Déclaration de Toulon du 29 mars 2019 sur la personnalité juridique de l’animal : pourquoi ? quelle potentialité juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilité du Code de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences inaugurales du Diplôme Universitaire en droit Droit des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps procédural classique inadapté à l'animal : évolutions souhaitables et souhaitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Justice - Atelier "Comment protéger les droits des non humains en démocratie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux liés à un fonds, vers une nouvelle catégorie de personnes physiques non-humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II)- Les animaux liés à un fonds (les animaux de rente, de divertissement, d'expérimentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal, seul moyen d'assurer la cohérence du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir définitivement l'animal du droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal : Sortir et rester dans la catégorie des biens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal de compagnie : carences d’aujourd’hui, force de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, personne non humaine : aspects théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’animal : Sortir et rester dans la catégorie des biens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, personne non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi ? Comment sortir l'animal de la catégorie des biens ? Conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des animaux au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fête de l'Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une présentation du droit des animaux au XXIème siècle (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal : yes, we do !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fête de l'Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Toulon, Sep 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période précontractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouveau Droit des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et contrats </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Toulonnaise du génie contractuel (ATGC) du Master 2 - spéc. droit des contrats. Mar 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des structures et des soins à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillir ? "Anticiper - Accompagner - Apprendre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Socio-Politique (OSP) de Fréjus-Toulon, Feb 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du droit de la sécurité sociale à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 70 ans de la Sécurité Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût juridique d’un mauvais management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de proximité et santé au travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management du risque psychosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat à l’occasion de la manifestation organisée le 12 mars 2010 par l’Ecole Sécurité-Environnement-Qualité (ESEQ) de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la nouvelle version du Code du travail sur la jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat à l’occasion de la manifestation organisée le 26 septembre 2008 par l’Ecole Sécurité-Environnement-Qualité (ESEQ) de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence des Nouvelles Technologies dans les relations de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème Séminaire commun des Facultés de Droit de Montpellier et de Heidelberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la trilogie sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Aportaciones de la Trilogía sobre la Personalidad Jurídica del Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corpus juris vitalis (the body of law of the living)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contributions of the Trilogy on the Legal Personality of the Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédier aux lacunes de la réglementation européenne sur le bien-être des animaux (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie avec la Nature et biodiversité : le rôle du droit du vivant, in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carta de Derecho de lo Viviente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte du Droit du Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Charter on the Law of the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-Centered Law, EJ Input Harmony with Nature, United Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des Animaux : Toulon répond à Cambridge – Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université de Toulon, pôle de référence et d'innovation en droit des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de Toulon : « Les animaux doivent être considérés comme des personnes physiques non-humaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande annonce - Déclaration de Toulon (France) du 29 mars 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-ils des droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de politique publique - Le droit des animaux et le droit du vivant dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de rédaction d’un texte de loi en faveur de la reconnaissance de la personnalité juridique des animaux de compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de travail sur la personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et adaptabilité dans les politiques locales ou Comment co-construire la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.24, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la transition énergétique et résilience opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.29, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la transition écologique dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.36, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución funcional interna de la Asamblea de la Madre Tierra O cómo los modelos se actualizan en función de las necesidades de la estructura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du vivant questionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Med.1, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer la Terre : Le sol, réservoir de carbone, une solution naturelle face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.44, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie du sens ou Réhabiliter le vivant : comment rompre avec la fascination nécrophile du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.42, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la transition : l'acculturation des services publics aux enjeux du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.21, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et résilience des écosystèmes forestiers : dynamiques actuelles et défis de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.20, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats pour une planète pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.5, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sécurité sanitaire intégrée : adapter les indicateurs nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Med.2, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science à l'épreuve des défis contemporains : intégrité, engagement et sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.32, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition : Repenser l’aménagement entre renaturation et perspectives agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.37, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la préservation des écosystèmes par des innovations technologiques et financières durables et la reconnexion des citoyens à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.19, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire de l'agroécologie tropicale vers une économie régénérative : Enjeux de coopération et de préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.16, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maillage territorial comme moteur de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.40, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les milieux continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.10, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal functional evolution of the Mother Earth Assembly Or how models update according to the needs of the structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir le pas des animaux considérés comme sujets de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.35, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur du vivant : l’équilibre fragile des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.18, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin créole comme récit socio-éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.28, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de l’eau partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.7, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redirection écologique Ou Comment négocier nos attachements pour accompagner le renoncement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.15, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématiser la transition : Gouvernance transversale et leviers d’action pour des campus durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.25, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libérer l'intelligence locale : pour une décentralisation de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.26, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper la ressource : les défis de d’une gestion durable du cycle de l’eau face à l’urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.23, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’indifférence : l’amour du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.33, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução funcional interna da Assembleia da Mãe Terra Ou como os modelos se atualizam em função das necessidades da estrutura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de leviers anthropocentrés au service d’une approche écocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.27, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie et territoires en transition : potentiels et vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.38, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du climat : stratégies pour une urgence de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.34, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le naturalisme : Repenser les fondements de notre rapport au monde par l’apport de l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.39, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et développement durable pour un modèle d’école supérieure tournée vers l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.17, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique du secteur de la santé : Enjeux de sobriété, biodiversité et dynamiques de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.31, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de la physique et les enjeux de la technostructure face à la crise écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.30, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux référentiels des défis pour une planète vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.11, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé du vivant et intégrité des écosystèmes : orientations générales et indicateurs de naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Eco.1, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une approche écocentrée en matière de santé des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.An.1, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation : le pilier de la stratégie agroclimatologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.14, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une planète partagée : Stratégies pérennes pour l’habitat et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.9, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la planète : la sécurité sanitaire en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.8, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution fonctionnelle interne de l’Assemblée de la Terre Ou comment les modèles s’actualisent en fonction des besoins de la structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équation complexe des Outre-mer : adapter le droit aux réalités terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.22, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cryosphère - Des archives millénaires au destin commun : quand la mémoire des glaces éclaire l'urgence de notre temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.43, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalité juridique pour la Seine ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.45, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et santé globale : Une approche systémique de l'amont à l'aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.41, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrás de la Asamblea de la Tierra: un equipo y un trabajo pionero - Guía práctica para la estructuración de la Asamblea de la Tierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continuum Terre-Mer ou la nécessaire approche socio-écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.3, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’eau Ou La nécessaire adaptation de nos besoins aux contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT. 9, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affirmer la primauté du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT I.2, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Earth Assembly: A Pioneering Team and Effort - Practical Guide to the Structure of the Earth Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respect du vivant dans le domaine de l’éducation ou Comment comprendre pour cohabiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.2 (2e partie), Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de travail, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’Assemblée de la Terre : une équipe et un travail pionnier - Guide pratique de la structuration de l’Assemblée de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et changement d’échelle – Les défis de la transition écologique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT. 5, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des objectifs de milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT. I. 4, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model 1.0 : Mother Earth Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossier préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide for the Mother Earth Assembly Coordinator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Earth Assembly – France To serve as a model for national Mother Earth Assemblies in all countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la demande de Maria Mercedes SANCHEZ, fondatrice du programme Harmony with Nature des Nations Unies. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo de informe, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología de Trabajo, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation globale et Quête de la systémie territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.4, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universalisation des premiers secours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.1, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écolieu ou Comment repenser le rapport au vivant par l’ancrage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.12, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé environnementale en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT. 7, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable en domaine hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.2 (1e partie), Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guía del Coordinador de la Asamblea de la Madre Tierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver, restaurer, anticiper : trois objectifs de santé pour les milieux marins, ainsi que les milieux continentaux et aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT I.3, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder l’interconnexion au vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT I.1, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de rapport, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’Assemblée de la Terre – France Pour servir de modèle aux Assemblées de la Terre-Mère nationales de tous les pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la demande de Maria Mercedes SANCHEZ, fondatrice du programme Harmony with Nature des Nations Unies. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación de la Asamblea de la Tierra – Francia - Para servir de modelo a las Asambleas de la Madre Tierra nacionales de todos los países</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la demande de Maria Mercedes SANCHEZ, fondatrice du programme Harmony with Nature des Nations Unies. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duo élu / administratif : vouloir et pouvoir faire évoluer la condition animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.10, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation of the choice of logo for the Mother Earth Assembly Texte préparatoire aux Assemblées de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la demande de Maria Mercedes SANCHEZ, fondatrice du programme Harmony with Nature des Nations Unies. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser le réductionnisme des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.13, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du Coordinateur de l’Assemblée de la Terre – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension des plantes, observation, musique et autres décodages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.11, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work Méthodology, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, un atout de résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.1.6, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Parc naturel », un outil performant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.8, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire d’amicus curiae soumis dans l’affaire de l’éléphante Ely – La reconnaissance de l’éléfante Ely comme sujet de droit, personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire communiqué à l’attention de la justice mexicaine, Cour suprême de la Nation, Mexique. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escrito de amicus curiae presentado en el caso del elefanta Ely– El reconocimiento del elefante Ely como sujeto de derecho, persona física no humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire communiqué à l’attention de la justice mexicaine, Cour suprême de la Nation, Mexique,. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire d’amicus curiae soumis dans l’affaire de l’orang-outan Sandai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Justice du Chili. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Convention constitutionnelle du Chili. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La progressive intégration, en France, de la jurisprudence de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Programme de l'Organisation des Nations Unies, Harmony with Nature. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumission d’experts internationaux à l’Assemblée des citoyens sur la perte de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Secrétariat de l'institution, Gouvernement irlandais. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submission by international experts to the Citizens' Assembly on Biodiversity Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Secrétariat de l'institution, Gouvernement irlandais. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escrito de amicus curiae presentado en el caso del orangután Sandai – El reconocimiento del orangután Sandai como persona física no humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Justice du Chili. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Country Profile 2021 – France, Report for the United Nations Harmony with Nature Programme », in accordance with the resolution adopted by the General Assembly of the United Nations on 30 December 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Organisation des Nations Unies. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise présentée devant la députation nationale au cours d’une audition devant Madame Cécile Muschotti, députée du Var, chargée par le Premier Ministre Jean Castex de rédiger un rapport sur l’institution d’un défenseur de l'environnement et des générations futures sur le modèle du défenseur des droits et Madame Virginie Dumoulin, membre du Conseil général de l’environnement et du développement durable (CGEDD), service d’inspection du Ministère de la Transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Assemblée nationale et Ministère de la Transition écologique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note on legal possibilities for integrating the rights of Nature into international law », United Nations, Harmony with Nature Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Organisation des Nations Unies. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Opinion&amp;quot; à la demande de Madame la Sénatrice Jésusa Rodriguez dans la perspective d’une réforme de la Constitution et du code civil mexicains dont les propositions ont été présentées au Sénat mexicain le 14 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat Mexicain. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise à la demande de Madame la Sénatrice Jésusa Rodriguez dans la perspective d’une réforme de la Constitution et du code civil mexicains dont les propositions ont été présentées devant le Sénat mexicain le 14 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat mexicain. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Profil du pays 2021 – France, Rapport pour le programme des Nations Unies Harmony with Nature » en application de la résolution adoptée par l’Assemblée générale de l’Organisation des Nations Unies le 21 décembre 2020, A/RES/75/220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Organisation des Nations Unies. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les possibilités légales d’intégration des droits de la Nature dans le droit international&amp;quot;, Programme de l'Organisation des Nations Unies, Harmony with Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Organisation des Nations Unies. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit des animaux cohérent : la personnalité juridique de l’animal, personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université de Toulon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du statut juridique de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université de Toulon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Riot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7565-9844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087621231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199966635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-7607-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en droit privé et en sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Diplôme Universitaire en Droit des Animaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert du Programme de l'Organisation des Nations Unies </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony with Nature</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de l'Assemblée de la Terre - France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur des auditions de l'Assemblée de la Terre - France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur scientifique du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">corpus iuris vitalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (corps du droit du vivant)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AXES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DROIT DU TRAVAIL, DROIT DE LA PROTECTION SOCIALE, DROIT DE LA SANTE, DROIT DE L'ENTREPRISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DROIT DES ANIMAUX, DROIT DE LA NATURE, DROIT DU VIVANT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-PRESENTATION</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en Droit privé et en sciences criminelles à l'Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur et directeur du Diplôme Universitaire en Droit des Animaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable associé de la rubrique &amp;quot;Droit social&amp;quot; au sein de la Revue Droit et Santé.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2-Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Doctorat en Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Risque Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- D.E.A. Droit des contrats d’affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- D.E.S.S. Droit et Pratique des Relations de Travail (D.P.R.T.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.U. de troisième cycle, Droit de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Droit &amp;quot;privé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certificat de Droit &amp;quot;social&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Faculté de droit de Strasbourg, pour l'année </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> prix Dalloz, &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des obligations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">II-ACTIVITES D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-Enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dans les matières de droit social, de droit de la santé, de droit des affaires de la Licence 3 au Master 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements en droit des animaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations extérieures à l’Université : Ecole d’ingénieurs, Entreprises.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-Autres activités liées à l'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrant de thèses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de commissions pédagogiques de sélection en Licences professionnelles et Master 2 ; Commissions de sélection des chargés de travaux dirigés en droit privé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant référent - étudiants en stage ; Jury de soutenances de rapports de stages et de mémoires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">III-ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité de manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Direction scientifique internationale du corpus iuris vitalis (corps du droit du vivant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Coordinateur et responsable scientifique de l'Assemblée de la Terre - France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation et pilotage de l'Assemblée de la Terre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination du Conseil scientifique pluridisciplinaire de l'Assemblée de la Terre-France et réalisation des comptes rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audition des personnes intéressées et rédaction des comptes rendus en qualité de rapporteur de l'Assemblée de la Terre-France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination des groupes de sapiteurs (Sapiteurs de la santé humaine, Sapiteurs de la Santé animale, Sapiteurs de l'Océan, Sapiteurs de l'Eau, Sapiteurs Ecologues...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation des séances solennelles-Lancement de l'Assemblée de la Terre - France, le 2 juillet 2025-Première restitution des travaux de l'Assemblée de la Terre-France, le 2 juillet 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Pilotage des Assemblées de la Terre - Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Création et rédaction des modèles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Coordinateur et responsable scientifique des Assises du droit de la Nature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evénément scientifique et institutionnel unique qui comprend deux pilliers complémentaires :-les 1 et 2 juillet 2026 : les 3e Rencontres de l’Association internationale des procureurs et poursuivants francophones (AIPPF), présidée par Gilles Charbonnier, Avocat Général à la Cour de Cassation : les hauts magistrats de l’espace international francophone échangeront avec les universitaires sur le  thème du droit de la nature.-le 3 juillet 2026 : la restitution de la première année des travaux de l’Assemblée de la Terre -France portant sur les objectifs de développement durable en lien avec la nature définis par l’Organisation des Nations Unies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">► Coordinateur et responsable scientifique des  Rencontres Francophones de l'Association Internationale des Procureurs et Poursuivants de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(voir ci-dessus).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">►</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal (III) – Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque organisé avec Caroline REGAD, le samedi 7 novembre 2020 à l’Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">►</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal (II) – Les animaux liés à un fonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque organisé avec Caroline REGAD, le jeudi 28 mars et le vendredi 29 mars 2019 à l’Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proclamation de la Déclaration de Toulon sur la personnalité juridique de l'animal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">►</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal (I) – L’animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque organisé avec Caroline REGAD et Sylvie SCHMITT , le 29 mars 2018 à l’Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence d’une doctrine sur la personne non-humaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proposition de loi remise à Madame La Députée Valérie GOMEZ-BASSAC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d’organisation de manifestation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10h Annual Science & Policy Workshop, International Institue for Environmental Studies (Toulon, France, 14-17 juin 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Graduate Student Forum, International Institue for Environmental Studies (Ile de Porquerolle, 18-20 juin 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les 70 ans de la Sécurité Sociale, Manifestation organisée à la Faculté de droit de l'Université de Toulon le 2 décembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-Travaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus iuris vitalis (le corps du droit du vivant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116528v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corpus iuris vitalis (the body of law of the living)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El corpus iuris vitalis (el cuerpo de derecho de lo viviente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181356v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrama 3.0 : Alcance de la doctrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrama 1.0 : Génesis de la doctrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheme 2.0 : Branching of the doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheme 3.0 : The Law of the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma 1.0 : Genèse de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the concept of the legal personality – Proposal emerged from the trilogy on the legal personality of the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El arbusto de la vida en el origen del derecho de lo viviente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la notion de personnalité juridique - Proposition issue de la trilogie sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le buisson de la vie à l'origine du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrama 2.0 : Ramification de la doctrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El cambio legal en vista de lo viviente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418459v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma 3.0 : Le droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución del concepto de personalidad jurídica – Propuesta resultante de la trilogía sobre la personalidad del animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de regard juridique sur le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The change in the legal view of the living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376579v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-human person in French law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01817091v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du vivant (schéma de transition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bush of Life at the origin of the Law of the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheme 1.0 : Genesis of the doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma 2.0 : Ramification de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Assises du droit de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanha tudo vai ser melhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">illustrations M. CORNEC, traduction L. BASTOS, B. GONCALVES, publié en partenariat avec le programme Harmony with Nature de l’Organisation des Nations Unies, As Notícias, Independently Published, ISBN 9798308848875. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, tout ira mieux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustrations M. Cornec; Publié en partenariat avec le programme Harmony with Nature de l’Organisation des Nations Unies, Les Novelles, Independently Published,. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOPOLIS, Umani, Animali, Natura: Appello per una Nuova Alleanza del popolo della Terra, (saggio-fiction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan Italia, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mañana, todo será mejor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustrations M. CORNEC, Traduction L. BILICIC; publié en partenariat avec le programme Harmony with Nature de l’Organisation des Nations Unies, Las Novelas, Independently Published. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomorrow, everything will be better !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustrations M. Cornec, Traduction N. Galimberti; Publié en partenariat avec le programme Harmony with Nature de l’Organisation des Nations Unies, The Novelles, Independently Published,. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOPOLIS - Humains, Animaux, Nature : plaidoyer pour une Nouvelle Alliance du peuple de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Impliqués, L' Harmattan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du droit du vivant (corpus iuris vitalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (les animaux de rente, de divertissement, d'expérimentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Risque Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Thèse, 1, 2005, 2-7518-0024-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit(s) et liberté(s) des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle justice pour les animaux ? - Agir face à la vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture et le fond scientifique de l’Assemblée de la Terre - France, un référentiel à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement de l'Assemblée de la Terre - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux sauvages en droit interne : un défi du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.111-147, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le droit du vivant défini dans le cadre de la trilogie sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.13-27, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université autonome de Guerrero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho de lo Viviente - Armonía entre el ser humano, los animales y la naturaleza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté de droit, Université autonome de Guerrero, Tirant lo Blanch, Mexique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-20, 2024, 9788411696470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus iuris vitalis (corps du droit du vivant) : fondements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho do lo Viviente - Armonía entre el ser humano, los animales y la naturaleza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté de droit, Université autonome de Guerrero, Tirant lo Blanch, Mexique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-119, 2024, 9788411696470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des Animaux - Approche historique et anthropologique Intégrant les développements sur le droit du vivant et la jurisprudence de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In support of and in partnership with the United Nations Harmony with Nature Programme, Animal Law &amp; Earth Jurisprudence, Independently Published, pp.9-14, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des animaux et le droit du vivant dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produit de connaissance ouvert pour la Conférence mondiale de l’UNESCO sur l’enseignement supérieur 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection de ressources de l'UNESCO, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de Toulon sur la personnalité juridique de l'animal du 29 mars 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Balmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (de rente, de divertissement, d'expérimentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.121-132, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de la personnalité juridique de l'animal, personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous et les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Petits matins, pp.59-65, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux liés à un fonds : lever les a priori d’aujourd’hui pour construire un droit cohérent demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (de rente, de divertissement, d'expérimentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.87-108, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance solennelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.139, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) : L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-6, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal de compagnie : carences d’aujourd’hui, force de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-103, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence des Nouvelles Technologies dans les relations de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Faculté de Droit de Montpellier / Herausgegeben von der Juristischen Fakultät der Universität Heidelberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXVIEME Séminaire commun des Facultés de Droit de Montpellier et de Heidelberg, juin-juillet 2004 pp.16-24, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être animal à l'épreuve du droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Dalloz (05), pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05628965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolis – Humains, Animaux, Nature – Plaidoyer pour une Nouvelle Alliance du peuple de la Terre Ou comment préserver le lien originel du vivant sur la planète bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolution du droit du vivant par la soft law – Droit du vivant, droit des animaux, droit de la Nature : la Déclaration de Toulon et la Charte du droit du vivant au soutien des réformes et/ou avancées non-anthropocentrées à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Law in France: Positive law, prospective law and learning the law of the living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal Law, Ethics and One Health (LEOH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des animaux en France : Droit positif, droit prospectif et appréhension du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal Law, Ethics and One Health (LEOH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra, Cécilia et maintenant Coco, des affaires judiciaires qui révèlent les avancées de la personnalité juridique de l’animal en Argentine - Note sur la décision du 22 décembre 2021 du Tribunal de première instance en matière d’infractions pénales de la Cité de Buenos Aires (n° IPP 246466/2021-0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEERS Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Droit &amp; Animal, Notes de jurisprudence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de financement de la Sécurité sociale pour 2022 et les risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LFSS pour 2021 : au-delà du budget exceptionnel, l'anticipation des prochaines crises sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.472-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la représentation des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages : Etendue de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi parler de &amp;quot;personne non-humaine&amp;quot; et non de &amp;quot;personne animale&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements sémantiques induits par la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalité juridique de l'animal intégrée dans le droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution défavorable du statut de l'animal est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier - La personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.18-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie : Genèse de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier La personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (les animaux de rente, de divertissement, d'expérimentation) : Ramification de la doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des animaux&amp;quot;, &amp;quot;droit animal&amp;quot;, &amp;quot;droit animalier&amp;quot;, &amp;quot;droit de l'animal&amp;quot;... comment s'y retrouver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation de la Charte du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme universitaire en Droit des Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages spéciales sur la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de financement de la sécurité sociale pour 2020 - Réflexions sur l'autonomie des finances sociales et des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.267-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Caroline Regad et Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comissão de Defesa e Direito dos Animais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Desafíos de la Declaración de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chilean Animal Law Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Université du Chili, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El remedio : La personalidad jurídica propuesta por la Declaración de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chilean Animal Law Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Université du Chili, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En période de contrainte, une législation sociale libérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.739-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la Déclaration des universitaires juristes sur la personnalité juridique de l’animal, dite « Déclaration de Toulon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista com Caroline Regad e Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comissão de Defesa e Direito dos Animais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal, personne non humaine : aspects théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la faculté de droit et de science politique de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la faculté de droit et de science politique de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.201-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personalidad jurídica de los animales (I) - Animales de compañía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I): L'animal de compagnie - Synthèse d'une doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/da.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Personhood of Animals (I): The case for the legal personhood of companion animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derecho Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généralisation du tiers payant : une ambition discutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de modernisation de notre système de santé (Loi n° 2016-41 du 26 janvier 2016) – « Généralisation du tiers-payant : une ambition discutée » - Bruno SIAU et Cédric RIOT - Revue Droit et Santé Hors-série 2016 - septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2016-41 du 26 janvier 2016 de modernisation de notre système de santé / Revue Droit et Santé / numero spécial (éditions LEH), Fasc. ‘’ La généralisation du tiers payant : une ambition discutée’’ [co-auteur : Cédric RIOT / Université de Toulon] – mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des structures et des soins à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.52-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit de la réforme HARTZ confronté au droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relance du pouvoir d’achat : la réduction dégressive des cotisations salariales censurée par le Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.1726-1728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de loi de financement de la Sécurité sociale pour 2014 : l’austérité comme conséquence des réformes passées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.963-965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques au XXIème siècle : Assurance vs Sécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série, pp.330-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiguïté des rapports d’expertises : analyses et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.638-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputabilité au service et secteur d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de handicap au regard du droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.521-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art et la manière de remplir un questionnaire d’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.534-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité de traitement entre médecins spécialistes et généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté a-t-elle une valeur absolue ? L’exemple du consentement à l’acte médical lato sensu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de non concurrence à l’épreuve du marché des implants dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.536-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des décharges de responsabilité médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.197-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité et dépendance : quel avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement moral, praticiens médicaux et protection fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMF, praticiens médicaux et redressement judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.540-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d’organismes de santé et unification des règles sociales applicables aux médecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du Portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2672), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de continuer à porter le nom de l’époux pour les professionnelles de santé libérales : l’incidence du chiffre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.344-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets professionnels : éléments devant figurer à l’actif d’une communauté conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.345-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté de déplacement, mobilité interne, et soins transfrontaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.127-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice professionnel : assujettissement des médecins au régime général de sécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.648-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social des praticiens travaillant dans les établissements de santé privés à but non lucratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.639-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du refus d’autopsie au regard de la preuve de l’accident de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier, supplément (2617), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet d’humeur : L’égal accès aux soins : une réalité passée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.424-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication / Autosurveillance / Autorelaxation … Tour d’horizon et perspectives d’un projet politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.689-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désengagement de la Sécurité sociale et assurabilité des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée de l’obligation de sécurité pesant sur l’employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2617), pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques professionnels et responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.311-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection sociale complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnelles de santé libérales et Congé de maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.479-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obligations de la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXI-112, pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice « subordonné » de l'art médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 02, pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02209036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute inexcusable : employeur / salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2559), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.459-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-traitance et législation sur le risque professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.236-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute inexcusable et pertinence des actions de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, numéro spécial Droit de la Protection Sociale pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité disciplinaire des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition juridique du médecin salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque social face aux lois du Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation / aptitude / rechute : une confusion préjudiciable des notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2468), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension nouvelle de la faute inexcusable au lendemain des arrêts “ amiante ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2418), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les discriminations : enjeux et perspectives (après la loi n° 2001-1066 du 16 nov. 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contentieux URSSAF et allègement de cotisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérault juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cahier spécial, Jurisprudence de la Chambre sociale de la Cour d’Appel de Montpellier supplément (2372), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de notre planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remontées des écoles dans le cadre de l’Assemblée de la Terre-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des chefs d’établissement de la Compagnie Marie Notre Dame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal, autre que l’humain, est-il une personne juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal est-il une personne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Jean Moulins, Mar 2026, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowing the seeds of the future: The Earth Assembly - France, a model to share for a future in harmony with Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’Harmonie avec la Nature de l’Organisation des Nations-Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONU, Apr 2025, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sembrar el futuro: La Asamblea de la Tierra - Francia, un modelo a compartir para un futuro en armonía con la Naturaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’Harmonie avec la Nature de l’Organisation des Nations-Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONU, Apr 2025, New-York, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions / réponses et Temps d'échange sur « L’animal est-il une personne ? – Sur la piste de la personnalité juridique de l’animal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Pet Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal University, Paris Nanterre, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia una arquitectura uniforme de las Asambleas de la Tierra: reflexiones a partir del modelo francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop entourant la célébration de la Journée du 22 avril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une architecture homogène des Assemblées de la Terre : réflexions à partir du modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop entourant la célébration de la Journée du 22 avril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture et le fond scientifique de l’Assemblée de la Terre - France, un référentiel à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement de l'Assemblée de la Terre - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dans le prolongement des résolutions et rapports de l'ONU sur l'Harmonie avec la Nature, Université de Toulon, Jul 2025, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniting and federating about the corpus iuris vitalis (the body of law of the living)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence du cours de V. TAFUR, Director, UN Environmental Diplomacy Practicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unir et fédérer autour du corpus iuris vitalis (le corps du droit du vivant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence du cours de V. TAFUR, Director, UN Environmental Diplomacy Practicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semer les graines du futur : L’Assemblée de la Terre – France, un modèle pour un avenir en harmonie avec la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’Harmonie avec la Nature de l’Organisation des Nations-Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONU, Apr 2025, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unirse y federarse en torno al corpus iuris vitalis (el cuerpo de derecho de lo viviente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence du cours de V. TAFUR, (Director, UN Environmental Diplomacy Practicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours d'inauguration par ses membres fondateurs de l'Académie du Droit du Vivant et de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guignebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement de l'Assemblée de la Terre - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dans le prolongement des résolutions et rapports de l'ONU sur l'Harmonie avec la Nature, Université de Toulon, Jul 2025, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a homogeneous architecture for the Earth Assemblies: reflections based on the French model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop entourant la célébration de la Journée du 22 avril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pace, Apr 2025, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des animaux en France : Droit positif, droit prospectif Et apprehension du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Monnet course on animal rights, from a comparative and global perspective, Milan’s Bicocca University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal law in France : Positive law, prospective law And learning the law of the living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Monnet course on animal rights, from a comparative and global perspective, Milan’s Bicocca University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 ans après : La Déclaration de Toulon et les avancées de la personnalité juridique - Aspect national et international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point culture L214</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El derecho de los animales en Francia : Las insuficiencias del derecho estricto frente a los avances del derecho indicativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I cumbre internacional de derecho ambiental, animal y minero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body of the law of the living (corpus iuris vitalis) in support of the Earth Jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitioning to an Ecological Civilization through the Rights of Nature and Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des animaux en France : les insuffisances de la hard law versus les avancées de la soft law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I cumbre internacional de derecho ambiental, animal y minero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Juan, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie avec la Nature : le rôle du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony with Nature and Biodiversity : Contributions of Ecological Economics and Earth-centered law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Assembly Interactive Dialogue on Harmony with Nature to Commemorate International Mother Earth, Apr 2022, New York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony with Nature : the role of the Law of the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony with Nature and Biodiversity : Contributions of Ecological Economics and Earth-centered law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Assembly Interactive Dialogue on Harmony with Nature to Commemorate International Mother Earth, Apr 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Déclaration de Toulon et la Charte du Droit du Vivant : Fondements juridiques des changements de paradigme non-anthropocentrés et soutiens de la jurisprudence de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing a new paradigm in the post-covid 19 world : Earth jurisprudence and Latin America’s rights of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Séoul, Corée du Sud. pp.813-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toulon Declaration and the Charter on the Law of the Living : Legal foundations for non-anthropocentric paradigm shifts and support for Earth jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing a new paradigm in the post-covid 19 world : Earth jurisprudence and Latin America’s rights of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum pour la reconnaissance des droits des autres animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat de la République du Mexique, Feb 2021, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Carta de Derecho de lo Viviente : Génesis de un futuro derecho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès international virtuel en droit des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte du Droit du Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charte de Droit du Vivant / Charter on the Law of the Living / Carta de Derecho de lo Viviente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte du Droit du Vivant : Genèse d'un droit d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congreso virtual internacional de derecho animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Buenos AIres, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on Animal Legal Personhood – The French and international perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roundtable on Animal Legal Personhood - Perspectives from continental law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting humans rights and the rights of Nature and animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’avenir de l’Europe impulsée par la Commission Européenne, le Parlement Européen et le Conseil de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les droits des humains et les droits de la Nature et des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’avenir de l’Europe impulsée par la Commission Européenne, le Parlement Européen et le Conseil de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personalidad jurídica de los animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foro por el reconocimiento de los derechos de los demás animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senado de la República, Feb 2021, Ciutad de México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal – Les perspectives française et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roundtable on Animal Legal Personhood - Perspectives from continental law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, une &amp;quot;personne&amp;quot; juridique - D'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sensibilisation aux animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de remise solennelle des diplômes universitaires en droit des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie solennelle de remise des diplômes en droit des animaux, promotion Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, animaux et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur, de la Recherche et de l'innovation, Oct 2020, La Garde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal et la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Institut de droit des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence en traduction simultanée organisée par l'Association ibéro-américaine de droit, de culture et d’environnement, Institut de droit des Animaux, Argentine, Mexique, Panama, Dec 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs de la trilogie scientifique sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvgages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du vivant défini dans le cadre de la trilogie sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux non-humains (ANH) : statut juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur, de la Recherche et de l'innovation, Oct 2020, La Garde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declaración de Toulon (en español)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e congresso virtual internacional de derecho animal 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charte du droit du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personalidad jurídica de los animales en la Declaración de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Institut de droit des animaux, Conférence en traduction simultanée organisée par l'Association ibéro-américaine de droit, de culture et d’environnement,, Institut de droit des Animaux, Argentine, Mexique, Panama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexto y contenido de la Declaración de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personalidad jurídica de los animales en la Declaración de Toulon. Cycle de conférences de l'Institut de droit des animaux, Conférence en traduction simultanée organisée par l'Association ibéro-américaine de droit, de culture et d’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux sauvages en droit interne : un défi du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (III) - Les animaux sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Toulon-Deklaration (in Deutsch)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e congresso virtual internacional de derecho animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la personnalité juridique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sensibilisation aux animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des Animaux : une rétrospective pleine de perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie solennelle de remise des diplômes en droit des animaux, promotion Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toulon Declaration (in English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e congresso virtual internacional de derecho animal 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit de la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e congresso virtual internacional de derecho animal 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l'animal, perspectives d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sensibilisation aux animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et contenu de la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal et la Déclaration de Toulon, Cycle de conférences de l'Institut de droit des animaux, Conférence en traduction simultanée organisée par l'Association ibéro-américaine de droit, de culture et d’environnement, Institut de droit des Animaux, Argentine, Mexique, Panama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique des animaux liés à un fonds : lever les a priori d'aujourd’hui pour construire un droit cohérent demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à un fonds (les animaux de rente, de divertissement, d'expérimentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En exclusivité : l'esprit et les clés d'interprétation de la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Balmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II) - Les animaux liés à fonds (les animaux de rente, d'expérimentation, de divertissement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Déclaration de Toulon ou l'intérêt d'attribuer une personnalité juridique à l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux et communs naturels : un statut juridique pour les protéger ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Cambridge à Toulon : lever les a priori pour faire évoluer le droit des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Justice- Table ronde "Représenter et protéger les droits fondamentaux des minorités vivantes non humaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Déclaration de Toulon sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l'animal 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trilogie de personnification juridique de l'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Déclaration de Toulon : un texte universel pour une personnalité juridique de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux et communs naturels : un statut juridique pour les protéger ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit de la Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l'animal 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Déclaration de Toulon du 29 mars 2019 sur la personnalité juridique de l’animal : pourquoi ? quelle potentialité juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilité du Code de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences inaugurales du Diplôme Universitaire en droit Droit des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps procédural classique inadapté à l'animal : évolutions souhaitables et souhaitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Justice - Atelier "Comment protéger les droits des non humains en démocratie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux liés à un fonds, vers une nouvelle catégorie de personnes physiques non-humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (II)- Les animaux liés à un fonds (les animaux de rente, de divertissement, d'expérimentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir définitivement l'animal du droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal : Sortir et rester dans la catégorie des biens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, personne non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi ? Comment sortir l'animal de la catégorie des biens ? Conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l’animal de compagnie : carences d’aujourd’hui, force de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, personne non humaine : aspects théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’animal : Sortir et rester dans la catégorie des biens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal, seul moyen d'assurer la cohérence du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal (I) - L'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des animaux au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fête de l'Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une présentation du droit des animaux au XXIème siècle (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité juridique de l'animal : yes, we do !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fête de l'Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Toulon, Sep 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période précontractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouveau Droit des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et contrats </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Toulonnaise du génie contractuel (ATGC) du Master 2 - spéc. droit des contrats. Mar 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des structures et des soins à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillir ? "Anticiper - Accompagner - Apprendre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Socio-Politique (OSP) de Fréjus-Toulon, Feb 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du droit de la sécurité sociale à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 70 ans de la Sécurité Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût juridique d’un mauvais management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de proximité et santé au travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management du risque psychosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat à l’occasion de la manifestation organisée le 12 mars 2010 par l’Ecole Sécurité-Environnement-Qualité (ESEQ) de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la nouvelle version du Code du travail sur la jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat à l’occasion de la manifestation organisée le 26 septembre 2008 par l’Ecole Sécurité-Environnement-Qualité (ESEQ) de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence des Nouvelles Technologies dans les relations de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème Séminaire commun des Facultés de Droit de Montpellier et de Heidelberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Aportaciones de la Trilogía sobre la Personalidad Jurídica del Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la trilogie sur la personnalité juridique de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corpus juris vitalis (the body of law of the living)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contributions of the Trilogy on the Legal Personality of the Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédier aux lacunes de la réglementation européenne sur le bien-être des animaux (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie avec la Nature et biodiversité : le rôle du droit du vivant, in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carta de Derecho de lo Viviente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte du Droit du Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Charter on the Law of the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-Centered Law, EJ Input Harmony with Nature, United Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des Animaux : Toulon répond à Cambridge – Déclaration de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université de Toulon, pôle de référence et d'innovation en droit des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande annonce - Déclaration de Toulon (France) du 29 mars 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de Toulon : « Les animaux doivent être considérés comme des personnes physiques non-humaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-ils des droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de politique publique - Le droit des animaux et le droit du vivant dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de rédaction d’un texte de loi en faveur de la reconnaissance de la personnalité juridique des animaux de compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de travail sur la personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la transition : l'acculturation des services publics aux enjeux du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.21, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et résilience des écosystèmes forestiers : dynamiques actuelles et défis de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.20, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats pour une planète pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.5, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sécurité sanitaire intégrée : adapter les indicateurs nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Med.2, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie du sens ou Réhabiliter le vivant : comment rompre avec la fascination nécrophile du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.42, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le milieu entre philosophie et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.46, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et adaptabilité dans les politiques locales ou Comment co-construire la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.24, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du vivant questionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Med.1, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer la Terre : Le sol, réservoir de carbone, une solution naturelle face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.44, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la transition énergétique et résilience opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.29, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la transition écologique dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.36, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución funcional interna de la Asamblea de la Madre Tierra O cómo los modelos se actualizan en función de las necesidades de la estructura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science à l'épreuve des défis contemporains : intégrité, engagement et sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.32, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition : Repenser l’aménagement entre renaturation et perspectives agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.37, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la préservation des écosystèmes par des innovations technologiques et financières durables et la reconnexion des citoyens à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.19, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire de l'agroécologie tropicale vers une économie régénérative : Enjeux de coopération et de préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.16, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maillage territorial comme moteur de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.40, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les milieux continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.10, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal functional evolution of the Mother Earth Assembly Or how models update according to the needs of the structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir le pas des animaux considérés comme sujets de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.35, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille de route pour la santé des milieux marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Oc.2, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05641932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille de route des indicateurs en santé des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Med.3, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05641933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur du vivant : l’équilibre fragile des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.18, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin créole comme récit socio-éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.28, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille de route pour la santé des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.An.2, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05634571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universalisme du droit des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.48, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématiser la transition : Gouvernance transversale et leviers d’action pour des campus durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.25, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libérer l'intelligence locale : pour une décentralisation de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.26, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redirection écologique Ou Comment négocier nos attachements pour accompagner le renoncement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.15, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper la ressource : les défis de d’une gestion durable du cycle de l’eau face à l’urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.23, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de l’eau partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.7, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et systémique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.47, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille de route pour la santé des écosystèmes et des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Eco.2, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05634576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation des travaux sur la santé des milieux et des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT. I.13, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05641936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’indifférence : l’amour du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.33, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução funcional interna da Assembleia da Mãe Terra Ou como os modelos se atualizam em função das necessidades da estrutura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de leviers anthropocentrés au service d’une approche écocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.27, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ressource au cycle : Repenser l’eau comme socle du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Eau.1, Assemblée de la Terre-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du climat : stratégies pour une urgence de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.34, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le naturalisme : Repenser les fondements de notre rapport au monde par l’apport de l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.39, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie et territoires en transition : potentiels et vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.38, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation : le pilier de la stratégie agroclimatologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.14, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux référentiels des défis pour une planète vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.11, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé du vivant et intégrité des écosystèmes : orientations générales et indicateurs de naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Eco.1, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une approche écocentrée en matière de santé des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.An.1, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique du secteur de la santé : Enjeux de sobriété, biodiversité et dynamiques de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.31, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de la physique et les enjeux de la technostructure face à la crise écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.30, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et développement durable pour un modèle d’école supérieure tournée vers l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.17, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la santé des Océans : recherche des indicateurs pertinents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Oc.1, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille de route pour le cycle de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sap.AMAT.Eau.2, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05641935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et santé globale : Une approche systémique de l'amont à l'aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.41, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cryosphère - Des archives millénaires au destin commun : quand la mémoire des glaces éclaire l'urgence de notre temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.43, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalité juridique pour la Seine ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.45, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une planète partagée : Stratégies pérennes pour l’habitat et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.9, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la planète : la sécurité sanitaire en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.8, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution fonctionnelle interne de l’Assemblée de la Terre Ou comment les modèles s’actualisent en fonction des besoins de la structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du vivant ou comment établir l’harmonie avec la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT.I.12, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équation complexe des Outre-mer : adapter le droit aux réalités terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.22, Assemblée de la Terre - France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Earth Assembly: A Pioneering Team and Effort - Practical Guide to the Structure of the Earth Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrás de la Asamblea de la Tierra: un equipo y un trabajo pionero - Guía práctica para la estructuración de la Asamblea de la Tierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continuum Terre-Mer ou la nécessaire approche socio-écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.3, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’eau Ou La nécessaire adaptation de nos besoins aux contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT. 9, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affirmer la primauté du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT I.2, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respect du vivant dans le domaine de l’éducation ou Comment comprendre pour cohabiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.2 (2e partie), Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de travail, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’Assemblée de la Terre : une équipe et un travail pionnier - Guide pratique de la structuration de l’Assemblée de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et changement d’échelle – Les défis de la transition écologique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT. 5, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des objectifs de milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT. I. 4, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model 1.0 : Mother Earth Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossier préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide for the Mother Earth Assembly Coordinator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Earth Assembly – France To serve as a model for national Mother Earth Assemblies in all countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la demande de Maria Mercedes SANCHEZ, fondatrice du programme Harmony with Nature des Nations Unies. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo de informe, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología de Trabajo, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation globale et Quête de la systémie territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.4, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universalisation des premiers secours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.1, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écolieu ou Comment repenser le rapport au vivant par l’ancrage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.12, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé environnementale en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT. 7, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable en domaine hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.2 (1e partie), Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser le réductionnisme des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.13, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation of the choice of logo for the Mother Earth Assembly Texte préparatoire aux Assemblées de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la demande de Maria Mercedes SANCHEZ, fondatrice du programme Harmony with Nature des Nations Unies. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación de la Asamblea de la Tierra – Francia - Para servir de modelo a las Asambleas de la Madre Tierra nacionales de todos los países</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la demande de Maria Mercedes SANCHEZ, fondatrice du programme Harmony with Nature des Nations Unies. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’Assemblée de la Terre – France Pour servir de modèle aux Assemblées de la Terre-Mère nationales de tous les pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A la demande de Maria Mercedes SANCHEZ, fondatrice du programme Harmony with Nature des Nations Unies. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder l’interconnexion au vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT I.1, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de rapport, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duo élu / administratif : vouloir et pouvoir faire évoluer la condition animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.10, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guía del Coordinador de la Asamblea de la Madre Tierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver, restaurer, anticiper : trois objectifs de santé pour les milieux marins, ainsi que les milieux continentaux et aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMAT I.3, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du Coordinateur de l’Assemblée de la Terre – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension des plantes, observation, musique et autres décodages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud.AMAT.11, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work Méthodology, Modèle préparatoire aux Assemblées de la Terre, Destiné à être communiqué aux autres Assemblées de la Terre nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, un atout de résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.1.6, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Parc naturel », un outil performant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aud. AMAT.8, Assemblée de la Terre - France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire d’amicus curiae soumis dans l’affaire de l’éléphante Ely – La reconnaissance de l’éléfante Ely comme sujet de droit, personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire communiqué à l’attention de la justice mexicaine, Cour suprême de la Nation, Mexique. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escrito de amicus curiae presentado en el caso del elefanta Ely– El reconocimiento del elefante Ely como sujeto de derecho, persona física no humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire communiqué à l’attention de la justice mexicaine, Cour suprême de la Nation, Mexique,. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La progressive intégration, en France, de la jurisprudence de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Programme de l'Organisation des Nations Unies, Harmony with Nature. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire d’amicus curiae soumis dans l’affaire de l’orang-outan Sandai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Justice du Chili. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Convention constitutionnelle du Chili. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumission d’experts internationaux à l’Assemblée des citoyens sur la perte de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Secrétariat de l'institution, Gouvernement irlandais. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submission by international experts to the Citizens' Assembly on Biodiversity Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Secrétariat de l'institution, Gouvernement irlandais. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escrito de amicus curiae presentado en el caso del orangután Sandai – El reconocimiento del orangután Sandai como persona física no humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Justice du Chili. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Country Profile 2021 – France, Report for the United Nations Harmony with Nature Programme », in accordance with the resolution adopted by the General Assembly of the United Nations on 30 December 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Organisation des Nations Unies. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise présentée devant la députation nationale au cours d’une audition devant Madame Cécile Muschotti, députée du Var, chargée par le Premier Ministre Jean Castex de rédiger un rapport sur l’institution d’un défenseur de l'environnement et des générations futures sur le modèle du défenseur des droits et Madame Virginie Dumoulin, membre du Conseil général de l’environnement et du développement durable (CGEDD), service d’inspection du Ministère de la Transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Assemblée nationale et Ministère de la Transition écologique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note on legal possibilities for integrating the rights of Nature into international law », United Nations, Harmony with Nature Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Organisation des Nations Unies. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Opinion&amp;quot; à la demande de Madame la Sénatrice Jésusa Rodriguez dans la perspective d’une réforme de la Constitution et du code civil mexicains dont les propositions ont été présentées au Sénat mexicain le 14 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat Mexicain. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise à la demande de Madame la Sénatrice Jésusa Rodriguez dans la perspective d’une réforme de la Constitution et du code civil mexicains dont les propositions ont été présentées devant le Sénat mexicain le 14 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat mexicain. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Profil du pays 2021 – France, Rapport pour le programme des Nations Unies Harmony with Nature » en application de la résolution adoptée par l’Assemblée générale de l’Organisation des Nations Unies le 21 décembre 2020, A/RES/75/220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Organisation des Nations Unies. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les possibilités légales d’intégration des droits de la Nature dans le droit international&amp;quot;, Programme de l'Organisation des Nations Unies, Harmony with Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Organisation des Nations Unies. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit des animaux cohérent : la personnalité juridique de l’animal, personne physique non-humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université de Toulon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du statut juridique de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université de Toulon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E136BB9B"/>
+    <w:nsid w:val="5E99B7DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59E19E20"/>
+    <w:nsid w:val="39774FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F23E0AC2"/>
+    <w:nsid w:val="DA10B0AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-riot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7565-9844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087621231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199966635" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7607-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116528v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Regad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Riot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116531v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181356v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200145v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200142v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418459v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751790v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376569v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376579v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01817091v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194666v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charbonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/33873-la-personnalite-juridique-de-l-animal-tome-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/8256-la-personnalite-juridique-de-l-animal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/quelle-justice-pour-les-animaux/78968?srsltid=AfmBOopzmqfCVKXDBrF9mPor_oHpCtF5my0TL7-IIktseYG5rffNa9kN" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/mex/libro/derecho-de-lo-viviente-armonia-entre-el-ser-humano-los-animales-y-la-naturaleza-9788411696470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Balmond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/da.341" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836651v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836956v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836969v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guignebert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042946v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347273v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573193v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478096v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958675v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059962v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096692v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610583v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498056v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012884v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012868v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097523v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828813v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834761v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835997v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052072v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052064v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654807v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386922v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676224v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883793v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521083v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547300v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609957v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609952v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477068v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531198v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521101v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563654v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477056v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459073v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586586v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466372v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586580v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459069v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499477v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487849v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541530v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543953v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542102v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586573v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466369v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521089v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609963v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609962v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586584v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586582v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543934v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487847v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609848v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150158v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359883v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417608v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296387v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150151v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415918v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285482v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285474v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296401v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296388v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417625v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417592v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430023v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417603v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285477v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390087v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296398v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150137v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417669v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160053v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430016v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296390v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417647v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545625v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545626v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740902v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606746v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600245v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740906v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295466v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279803v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295479v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350122v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350131v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295461v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295476v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073411v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073413v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-riot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7565-9844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087621231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199966635" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7607-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116528v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Regad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Riot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116531v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181356v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200145v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200142v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418459v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751790v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376569v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376579v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01817091v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194666v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charbonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/33873-la-personnalite-juridique-de-l-animal-tome-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/8256-la-personnalite-juridique-de-l-animal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/quelle-justice-pour-les-animaux/78968?srsltid=AfmBOopzmqfCVKXDBrF9mPor_oHpCtF5my0TL7-IIktseYG5rffNa9kN" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/mex/libro/derecho-de-lo-viviente-armonia-entre-el-ser-humano-los-animales-y-la-naturaleza-9788411696470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Balmond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05628965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/da.341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836684v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042918v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406121v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042943v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166905v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042958v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guignebert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418467v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478096v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478248v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610583v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268550v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175782v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828808v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913102v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834761v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834322v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834334v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834744v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052064v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250664v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250661v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386922v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676224v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531198v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609957v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459073v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586575v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586586v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05641932v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05641933v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466372v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05634571v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499478v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586580v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05634576v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05641936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541530v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543953v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624535v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542102v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459067v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609897v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609963v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521089v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624537v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05641935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609851v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609954v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586584v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543934v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632147v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487847v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150155v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150158v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417615v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417662v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359883v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417608v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296387v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150151v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417633v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285482v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285474v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150142v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296388v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417592v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417642v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417603v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160053v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296408v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296398v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417669v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285477v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285470v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430016v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417635v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417647v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545625v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545626v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600245v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740902v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740905v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740906v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740903v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295466v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279803v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295479v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350122v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350131v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295461v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295476v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073411v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073413v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>