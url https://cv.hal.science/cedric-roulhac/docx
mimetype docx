--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2210,165 +2210,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Censure sur le délai d’intervention du juge judiciaire et réserve d’interprétation sur l’effectivité du recours (CC, Déc. n° 2010-71 QPC du 26 novembre 2010, Mlle Danielle S.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du caractère discriminatoire du dispositif d’accès aux soins des étrangers en situation irrégulière à Mayotte : une illustration de l’applicabilité et de l’universalité des droits sociaux. Commentaire de la délibération de la HALDE n° 2010-87 du 1er mars 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n °4, pp. 704-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195475v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03199165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption simple au sein d’un couple non marié et contrôle constitutionnel de l’interprétation jurisprudentielle (CC, Déc. n° 2010-39 QPC du 6 oct. 2010, Mmes Isabelle D. et Isabelle B)</w:t>
               </w:r>
@@ -4257,151 +4257,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les clairs-obscurs du contrôle de proportionnalité exercé par le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apport de W.N. Hohfeld à l’analyse des droits et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606141v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04606143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justiciabilité, opposabilité, exigibilité, effectivité : une clarification terminologique et conceptuelle</w:t>
               </w:r>
@@ -4755,51 +4755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC574D17"/>
+    <w:nsid w:val="26251670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-roulhac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4459-3608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203789709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roulhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Creusa de Ara&#250;jo Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista Moreira Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/book/lopposabilite-des-droits-et-libertes/#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Deffairi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalogirou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.20546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-roulhac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4459-3608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203789709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roulhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Creusa de Ara&#250;jo Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista Moreira Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/book/lopposabilite-des-droits-et-libertes/#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Deffairi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalogirou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.20546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>