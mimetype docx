--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -2141,165 +2141,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection du patrimoine des personnes publiques (CC, Décision n° 2010-67/86 QPC du 17 décembre 2010, Région Centre et région Poitou-Charentes)</w:t>
+                <w:t xml:space="preserve">Censure sur le délai d’intervention du juge judiciaire et réserve d’interprétation sur l’effectivité du recours (CC, Déc. n° 2010-71 QPC du 26 novembre 2010, Mlle Danielle S.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199163v1</w:t>
+                <w:t xml:space="preserve">hal-03199165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Censure sur le délai d’intervention du juge judiciaire et réserve d’interprétation sur l’effectivité du recours (CC, Déc. n° 2010-71 QPC du 26 novembre 2010, Mlle Danielle S.)</w:t>
+                <w:t xml:space="preserve">Protection du patrimoine des personnes publiques (CC, Décision n° 2010-67/86 QPC du 17 décembre 2010, Région Centre et région Poitou-Charentes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199165v1</w:t>
+                <w:t xml:space="preserve">hal-03199163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du caractère discriminatoire du dispositif d’accès aux soins des étrangers en situation irrégulière à Mayotte : une illustration de l’applicabilité et de l’universalité des droits sociaux. Commentaire de la délibération de la HALDE n° 2010-87 du 1er mars 2010</w:t>
               </w:r>
@@ -4755,51 +4755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26251670"/>
+    <w:nsid w:val="C7E60ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-roulhac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4459-3608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203789709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roulhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Creusa de Ara&#250;jo Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista Moreira Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/book/lopposabilite-des-droits-et-libertes/#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Deffairi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalogirou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.20546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-roulhac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4459-3608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203789709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roulhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Creusa de Ara&#250;jo Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista Moreira Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/book/lopposabilite-des-droits-et-libertes/#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Deffairi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalogirou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.20546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>